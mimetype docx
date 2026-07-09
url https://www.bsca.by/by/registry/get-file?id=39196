--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -1,13183 +1,19416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E254E02" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="076047CB" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582E887A" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="13AEE0B5" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0C36A3CA" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="36EF4ECE" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="1DEE4D4A" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="56144F6F" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27362C57" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="15AF0084" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644FC2AC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="75B38CF6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62EC1BBF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="04339E60" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F1515F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4B4F76A8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB5AF7" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4287E432" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E6D8B14" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00FF7652" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="724A31D8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="005F788C" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7D2D79" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="236729F3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C463F12" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="47C11A21" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A17C8C1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="6438414B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B341C" w14:paraId="103B32EF" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="60971910" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7D68C8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5D2DD0A2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F29A43D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="41A9B064" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8E7AFE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="25E0C87E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54116360" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3B784D49" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1E3284" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1139B640" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3384C739" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6E1168B9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DBA450" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2CEB793E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5879343E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="60ABA8AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1DB232" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1FA956FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="704A0AEB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3E7A7855" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сухое обезжиренное молоко, сыворотка, сывороточно - жировые концентраты, молочно – жировые концентраты, сывороточно-белковые концентраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6391C2A5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7B67219A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69E515B8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3E811126" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="147F359F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="787BB08C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26809.1-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F38DF50" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3C30F195" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73DBF5FF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="3CB0AB62" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0C68B8A4" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="30C02542" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD60B0F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="34726856" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24197845" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0027BE6B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC0D010" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели: вкус, запах, цвет, консистенция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FAAA56" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29245-91 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15659A1D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75D613BD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="7CCBC602" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56622885" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB96477" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="794FDD27" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E41CA7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="552BF355" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29246-91 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1222D45B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D395DAE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="69A82DB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="307826D9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.4* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7730DF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="539A8CEA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1CC5CC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DD0650" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30648.2-99 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4817C9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC54300" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0B72A14A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EDBF35" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.5* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02CD4147" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="174DFF5C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="264A399A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля лактозы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="089096E0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29248-91 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF8BF41" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACDFD13" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="066F73F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A25020" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.6* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38E8B6F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BFE551" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CD281F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="278902FB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29247-91 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E44293B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27EE924E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="556BDDB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC04BA0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A7324CC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="78224038" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E57AAF5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5506915D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="744654CA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="780381B6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="492FB6C7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="399416A8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 15113.8-77 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4683D1A0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="01360879" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область </w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10EFAA7B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="4F88B37A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2625A131" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.8* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA59F95" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E7D53F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EC9B9F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Индекс растворимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="101ACC0D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30305.4-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12C56B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t>заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A0DBF17" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3E2C9624" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="03CE3D66" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="04AB706F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2880128B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4A5A2556" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.9* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F574229" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="51920AA4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAF1735" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A4017" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30305.3-95 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C19AB84" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD5B5C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="324B5002" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4004FD55" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5454235B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1A7789C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76ECB62F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B27503" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="721619B0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Активная кислотность (для сыворотки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="233FCC82" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="54E47570" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30648.5-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7A374E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="394E16D2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7AA8A192" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="67BA51D0" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="22A078C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1633FF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0E491AD8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60D56B1E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="25979A33" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="767B418D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4403662D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="718EAE63" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5173A968" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число (для сывороточно - жировых и молочно – жировых концентратов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09C50906" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5D36EB8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.18-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66F7E4CC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1EF741DD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F115A19" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0EA67343" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="09E39265" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="446BD5DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E18581" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="01454C6C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73CBAA1C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5A918993" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6749E4F0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1C57AB0A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.156, 10.51/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18E0B344" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6A496D61" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F49F6A4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1DF61EC6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 14673-1-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5387E198" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная </w:t>
+          <w:p w14:paraId="06074110" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F57BFF4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3104930B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F8AADE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19C00534" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76946DC9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3744A651" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD3349" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12956AC3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="092D7C42" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="33BADAA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1789E723" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.15* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2074F0E6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="414A7076" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC92E97" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="440D3AE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A98DCBF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EE67357" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="655973C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="412F0104" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="1A6E263A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22631834" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.16* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA44D12" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="102D7EA3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5FF78D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A8A8E0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.2.1-3.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09636C40" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="463C82AE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="18D12B91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A73F299" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>2.14*</w:t>
+          <w:p w14:paraId="0EBD50D2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.17* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D2EC37A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0FD24249" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1045B4A0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2F2A40" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7574C811" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.3.1.1-3.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2C26D2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64D9F677" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="4996AD9A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B812894" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FE7382" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Корма, кормовые добавки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A20F7B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64389F93" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4EA597" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.0-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28495-90;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1056-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1150-2013 п. 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43337955" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C285E0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="6E07402D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="348ED4DF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66894660" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="160E0EBE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>10.51/08.156</w:t>
+          <w:p w14:paraId="3B5DC923" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FA0BA6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели: запах, зараженность амбарными вредителями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9DA12A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.13-2018 п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13496.13-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34584652" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Содержание нитритов</w:t>
+          <w:p w14:paraId="303CBB80" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24F1DF10" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0054C83A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2735F69C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4286AD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F358A0A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FD90C0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели: внешний вид, цвет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="398E9394" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A6FDF9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1079-97 п.6.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2111-2010 п.6.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.003-2008 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.004-2008 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.006-2010 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.007-2009 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТУ BY 590003834.008-2009 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.011-2010 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.012-2010 п.3.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.013-2010 п.3.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.015-2011 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.016-2012 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.019-2013 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.024-2015 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.026-2015 п.3.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.027-2015 п.3.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.028-2016 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.030-2014 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.031-2014 п.5.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.032-2015 п.3.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.033-2018 п.6.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.034-2019 п.6.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.035-2019 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.036-2020 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТУ BY 590003834.037-2020 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.038-2020 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.039-2021 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.042-2018 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.044-2020 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.045-2022 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 590003834.047-2023 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ ВY 590003834.002-2007 п.5.4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DC05BCD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2E6A2CB3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="478E8271" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3A419097" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="533D84DE" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5CFEFD14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4346D9BC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>3.1**</w:t>
+          <w:p w14:paraId="4F92049A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.4* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC7763E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="120FF8C6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C78C04" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47531EE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.3-92 (ИСО 6496-83) п.2.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 29246-91 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD4D576" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="320DF865" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="757C773B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3FBF8F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.5* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51A49BE0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FCD2CB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="282F773C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFE0932" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.4-2019 п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30648.2-99 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB3992F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="780867A1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="7CE801EE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F71A6E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.6* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBDBB84" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="101BCEA0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="35CF6A5B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="712FEFC2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырой клетчатки (кроме КСЖС, СКМС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="570DE959" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.2-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31675-2012 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBDEF8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="509B9D22" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3C114C18" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9F0CD5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.7* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBC2D81" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="012A9DE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA5E9D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Отбор проб</w:t>
+          <w:p w14:paraId="5AF7AFC8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04FC896D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.0-2016;</w:t>
+          <w:p w14:paraId="6B1F6CD6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.15-2016 п.9.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 28495-90;</w:t>
+              <w:t>ГОСТ 29247-91 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9F499A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD7562A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="298F0B45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA10F74" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.8* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03DAD413" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0684FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E28BE90" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C23A6CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32045-2012 (ISO 5985:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2F67D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18770888" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0CFB1AA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB022F1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53395F53" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0AE305" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB417EC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырой золы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5706A228" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26226-95 п.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3487C82D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5817328C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="1761CD97" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="183A1A77" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.10* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0815F7A3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC9E8BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F21078" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крупность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="426EB0D2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.8-72 п.3.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
+              <w:t>ГОСТ 26573.3-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B825157" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1056-2016;</w:t>
-[...6 lines deleted...]
-              <w:t>СТБ 1150-2013 п. 5.1</w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41774368" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="4D9AA9C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E18E769" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.11* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C725A8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A087791" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/26.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DFACD4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF5E880" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.9-96 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E56C25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C72725F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="65E5D962" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41707264" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.12* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11E12F29" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5627E308" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="06DB00A7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB4C875" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Железо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="247AF66A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1079-97 п.6.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4C060B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B909D0E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7902A866" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="79595BAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1F261E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>3.9*</w:t>
+          <w:p w14:paraId="3DD16064" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.13* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18063534" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="246BA35D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5066E1C1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="785B552A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля сырой золы</w:t>
+          <w:p w14:paraId="15EF8115" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фосфор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62DF1C6C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 26226-95 п.1</w:t>
+          <w:p w14:paraId="2037BF8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26657-97 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2452584B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="15BC2B30" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0611EECB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6ED1954B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="207A1C1A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2C5EC307" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76035C45" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>3.16*</w:t>
+          <w:p w14:paraId="741ED862" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.14* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79F7AFC9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5E600E07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>10.91/08.074</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="26070813" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E81236D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>клетчатки; сырого жира; влаги</w:t>
+          <w:p w14:paraId="76CD7918" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кальций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B38C8FE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...111 lines deleted...]
-              <w:t>ГОСТ 29248-91 п.5</w:t>
+          <w:p w14:paraId="43AB96C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26570-95 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46CBFF32" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="28C39939" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B09F59C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="72D9E623" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7C00056F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="406C1BD4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35EB9588" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>3.24*</w:t>
+          <w:p w14:paraId="4A6CB630" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.15* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29D45C06" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="479636B0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68BCE350" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31696B0D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля хлорида натрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343C9648" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.1-2019 п.10;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1150-2013 п.5.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="135E29B7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7317FE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="54DB82F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E746278" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21F24FE4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EF9D71" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E77DA0E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля: сырого протеина; сырой клетчатки; сырого жира; влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F53B68" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32040-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F4C30D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30EB7B07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="5FCA174F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="043B8217" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.17* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79FA6FB6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52DB0EF2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="179CA4A3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F64BD14" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B6AD7E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.18-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="292A6CC1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9AE182" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="2BAE4EF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ED1ECB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.18* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31C33D92" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1DCC21" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="542CC968" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Перекисное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55377631" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31485-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBE26B8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58E0306B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="08E3C733" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59182841" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.19* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECD2D3E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="704D5F04" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156, 10.91/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6342FED5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C371E41" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.7, п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 14673-1-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0990542C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00F9C413" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="04A258A4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="255DAF25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.20* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1614E597" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB88418" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B071AF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33062A61" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.8, п.9;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 14673-1-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E94A2FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="773D458E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="419EECDE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="632F4F63" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.21* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29057191" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E29108" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE2B314" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FCD191" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.2.1-3.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73009691" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="789D3248" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="1E386551" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F1CC1B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.22* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2FD7EA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="297AF703" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D63011C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2E72E8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.3.1.1-3.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32FAD8C4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5AB0AB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0B599394" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74939C0E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.23*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD6B7CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="115610E9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD38187" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля лактозы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="261CEB71" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29248-91 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8107E5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7718BEB8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="7753F793" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="067F5CA0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.24*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F112104" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2C8DD1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38D93FAB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5B494BF6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="016C503A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="25F40FAF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30305.3-95 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="334E7107" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1F0A74F5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6352D69C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6F35A04F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3BDE976B" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2E8354B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27DD64EB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B4DAC6C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73754CEE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1DDCAC57" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76154430" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="35CC37E2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28E5DDD9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7688AE5E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Активность уреазы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="157CA3C7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7496411C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13979.9-69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69A3C9E1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="434CBDD7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B84AC9B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="721BC5E2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="510C8EB6" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="00B57011" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5562EA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.26* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09C0AFEF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="402A204B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B25A721" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E895435" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5570706F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="559643D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="66F40BE1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B98F14D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.27* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="456DE87F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="247D270E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70501289" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Марганец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE3F26D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26573.2-2014 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D825BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="702C1A26" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="14DFBBB5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B789C1E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.28* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D09FB86" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2303083E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="465FEDB7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Витамин А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="692F7259" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1079-97 п.6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C42BD9C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0770FE7D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="6238E65C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6563A6EE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6630CE5E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.29*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B07E81B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7969CE27" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39602003" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B169E7C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37B8E284" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5DCADFAD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Размер гранул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD6AA1C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4AF3C797" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 22834-87 п.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2848CAF1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="053CBA3C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B9E4011" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="05C14320" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="1BE1CBB5" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="643824E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69CBC158" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3BEA390E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48C53605" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="239B9B90" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Растительные масла: Подсолнечное. Соевое. Рапсовое. Льняное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50B62A9E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="23ABB61C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="778DD034" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0D761F00" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16794ECF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="078FF9C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1056-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1939-2009 (ГОСТ Р 52062-2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46D10EAD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="396DF24D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2CD485" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="49F557DA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="24D70951" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3A15DAF2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4050ACFB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="58ECA289" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7208E4EF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="09243BD6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A43972A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4E1840F5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0B074A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1380C409" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: запах, цвет, прозрачность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38238457" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4DED3641" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5472-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4598CB28" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="2047432B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11B6974C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="68E87D25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="499FD996" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="70F67959" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="688D1F92" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="737D3BF8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09011842" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="267292EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0C44E4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="147B756D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13BB990D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5F549C94" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги и летучих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEB405F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4C07CCA1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11812-2022 п.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11812-66 п.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42113C47" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+          <w:p w14:paraId="624227C9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+              <w:t xml:space="preserve">ул. Аульская, 37/1, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A423960" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1EFD280F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2628A822" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="382DC5A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="146B34CC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3A9A4A7C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FD53FC3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4C285A54" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62FC0AE2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="431E15D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3A616E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7438C453" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB8B74B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="40D0A195" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26593-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="455C7550" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1ED3ADAB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. </w:t>
-[...6 lines deleted...]
-              <w:t>Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="070D5954" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="39BA391C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="319EF81C" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2507B92B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00C6F82C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4F0499BE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C2B5EF6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7E8AF472" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56E6FF4C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="33D0C53B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76DCFC9E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B2B402C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16D43CD3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7549CCB8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31933-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="672E3534" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2B3FAF0C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="452B311B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="222F9112" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="345770BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="198C5BB3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мука известняковая, мука доломитовая, мел мелкодисперсный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A6AA7C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.11/42.000, 23.52/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE72352" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A42FD8B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14050-93 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26826-86 п.3.1, п.3.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7705A7F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F09B348" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0C64E0E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DD370F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6295F3EB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBB646D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.11/08.052, 23.52/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09086C36" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля не растворимого в соляной кислоте остатка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="232C1974" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21138.6-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32045-2012 (ISO 5985:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD935B4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72BC01D3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="40EE2DEE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6495BC2F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="66D3FC94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA118C6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>5.1*</w:t>
+          <w:p w14:paraId="15149E71" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="530F0215" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25EAFEA2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>08.11/42.000, 23.52/42.000</w:t>
+          <w:p w14:paraId="01CFBFD7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.11/26.046, 23.52/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4337493E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Отбор проб</w:t>
+          <w:p w14:paraId="19FF5747" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B01B8CC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...21 lines deleted...]
-              <w:t>СТБ 1056-2016</w:t>
+          <w:p w14:paraId="73C3ECCC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.9-96 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1B4BD1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...119 lines deleted...]
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. </w:t>
+          <w:p w14:paraId="3E60532F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
-[...102 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+              <w:t>Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DEEC415" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1063FC55" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3C0BC66A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="06A3CA6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38245898" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6D8DA057" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65678773" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6D4D1CFE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC42483" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="425E31FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>08.11/08.052, 23.52/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32B99859" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="32B0782D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1516513F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="36FF11D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14050-93 п.4.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 19219-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1437993C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>лаборатория.  Визировочная лаборатория.);</w:t>
+          <w:p w14:paraId="725C477C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33FE40E1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="592F4CD7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="4B495308" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2A12C500" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC79FB5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="54993D71" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4746BC5E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="15D6F856" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Продукты переработки растительного сырья: Крахмал экструзионный Мука пшеничная экструзионная Мука ржаная Мука ячменная Cоевая мука Льняная мука экструдиро-ванная Отруби</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB54546" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7301BE60" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.61/42.000, 10.62/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="682F9A8B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="24F15F7D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0548BA1D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5AE90691" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.0-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5218A86D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="38ADBF72" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="170238CA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="7C9638ED" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="281CF302" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="0CFB677D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="570335D8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2D1C4FDE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31357470" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3230BA56" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC0C5C6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1269420C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.61/11.116, 10.62/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00703C03" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B1780CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: внешний вид, запах, цвет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBAF4F6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7FB52C62" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 27558-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 7698-93 (ИСО 1666-73, ИСО 3188-78, ИСО 3593-81, ИСО 3946-82, ИСО 3947-77, ИСО 5378-78, ИСО 5379-83, </w:t>
+              <w:t>ГОСТ 7698-93 (ИСО 1666-73, ИСО 3188-78, ИСО 3593-81, ИСО 3946-82, ИСО 3947-77, ИСО 5378-78, ИСО 5379-83, ИСО 5809-82, ИСО 5810-82) п.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6474ABCD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEFCF95" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0C4E6F16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BDF0AB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48C683D2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BBF5DF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.149, 10.62/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD412AC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DD4634" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.4-2019 п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DAEAB9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ИСО 5809-82, ИСО 5810-82) п.2.2</w:t>
+              <w:t>микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6B66AB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="6431D141" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="380864FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35169753" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB81016" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.052, 10.62/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="364DFA07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="687DB6CE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.3-92 (ИСО 6496-83) п.2.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9404-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B547236" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="39DAFBFD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2101FC1E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="115387C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="663599F4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="316022B2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="501FE692" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DD5C0F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырой клетчатки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3121904E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.2-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31675-2012 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA9C6B1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  </w:t>
-[...6 lines deleted...]
-              <w:t>Визировочная лаборатория.)</w:t>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51AE55C3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5F3863A5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0414C0AD" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="79B1E44A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79A34D0B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>6.3*</w:t>
+          <w:p w14:paraId="4C8CF180" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08CF9D7B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5619A047" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD91C2D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>10.61/08.149, 10.62/08.149</w:t>
+          <w:p w14:paraId="3026A966" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/26.046, 10.62/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="671AAF6E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля сырого протеина</w:t>
+          <w:p w14:paraId="563D6D38" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05C8FAF0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.4-2019 п.8</w:t>
+          <w:p w14:paraId="0D93DBE8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.9-96 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20239-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4F72DA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+          <w:p w14:paraId="7C680F98" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24F5C860" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3F2B42E3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0CDD1622" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5ABCBD70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B30705C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>6.4*</w:t>
+          <w:p w14:paraId="388FE551" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C534625" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="035D26C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A5454F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.169, 10.62/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A60B734" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Активность уреазы (для соевой муки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B60EEA7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.9-69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B04F51" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56DF9750" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="2DD73466" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BC68AD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78087967" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78266C56" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/29.061, 10.62/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75170C43" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крупность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="103E4B46" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 27560-87;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТУ BY 90239501.762-2009 п.4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DA6351" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1520FEAF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="5E84DFD5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34020911" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D22AD1D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21B6F9A5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="46580681" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.61/08.052, 10.62/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="039400B1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля влаги</w:t>
+          <w:p w14:paraId="39FE5BF4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB404B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>ГОСТ 9404-88</w:t>
+          <w:p w14:paraId="6E1A785A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.15-2016 п.9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0E6DB6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная </w:t>
+          <w:p w14:paraId="0888174D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
-[...100 lines deleted...]
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+              <w:t>заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D9121FE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="67F28929" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="63D22C56" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="65211BD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46401958" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>6.6*</w:t>
+          <w:p w14:paraId="2A8BC479" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24192F25" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4EFD247B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="606D6A4F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28B3BC91" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Металломагнитные примеси</w:t>
+          <w:p w14:paraId="60943A8E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1255D9ED" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.9-96 п.4;</w:t>
+          <w:p w14:paraId="31973BF8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26226-95 п.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 20239-74</w:t>
+              <w:t>ГОСТ 7698-93 (ИСО 1666-73, ИСО 3188-78, ИСО 3593-81, ИСО 3946-82, ИСО 3947-77, ИСО 5378-78, ИСО 5379-83, ИСО 5809-82, ИСО 5810-82) п.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02960502" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная </w:t>
+          <w:p w14:paraId="11E45F88" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01318DFF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="09CB16E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42360DC1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBA73B7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F5FBB6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.156, 10.61/08.169, 10.62/08.156, 10.62/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C652DB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176557F4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EBEE8E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>лаборатория.);</w:t>
+              <w:t>лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="672B78ED" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="464CE768" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A90F5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14D7D635" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37416281" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.156, 10.62/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="626CD1FE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C0E308" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.8, п.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19D250A6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="346CA043" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="773636A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F565C0C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F15F4F9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0863F2A4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/01.086, 10.62/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D602C8E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9A3F84" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.2.1-3.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="51839593" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="400E1486" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="530EFB87" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DB02DF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0A285C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16BB3B4C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DE9F6A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22965FF4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.3.1.1-3.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEBE130" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2AEE90" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="76BE18E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D4557F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE08861" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDCE79F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/08.149, 10.62/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AECA34" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69900813" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.18-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5592C347" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="504AE223" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7A5A56BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5B05872C" w14:textId="77777777">
-[...909 lines deleted...]
-      <w:tr w:rsidR="001B341C" w14:paraId="45E90AC9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="28687261" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53B81AA1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="75CE2F28" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>6.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58E282CE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="01F3F843" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04C0FD65" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0787D705" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC5B606" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="01508289" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE4F613" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="08AC7038" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31485-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23C0EDFA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5A59D03D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B7656B4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4296A5EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7F763010" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5F537FBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="184FA13B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="49F8C1B0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41E9109A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="672B5D98" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сено, силос из кормовых растений, сенаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="252EB851" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="05B27633" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C61C323" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2A6D3E2C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: внешний вид, цвет, запах (для сена)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D87C2AD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3BF6E7F0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4808-87 п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4419B8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0A2CC6BF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9BB4DC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="72D137B8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2585A6A5" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="0A4DC697" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="741ED556" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="21582CBC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DEB4A70" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4EB8EF2E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="269390D1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="27BC8B1C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06276B82" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="07316B05" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31541BF1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0DE35AFD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32045-2012 (ISO 5985:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02C0AB7F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="662649EA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="347FCA6E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="65EE8413" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="4F7C743E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="6079495C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1356D9C4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="64C841BB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05ECF52B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="718E8995" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E86389A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0441137E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E365ED0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4F956DB6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырого протеина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76E01692" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="329ECE03" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.4-2019 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DCEC40C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="11521C57" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5043AE24" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1615E184" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="1BAEC9CD" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="735EDE10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74844E34" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="28004868" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12B91F5F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2DE68C88" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62F54A5D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="00AA1394" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7732BD3B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="17BDC3E6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сухого вещества (для силоса и сенажа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70926C67" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="66110BB2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 27548-97 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C55A1E1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="36FA9966" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C301552" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="46DBA53D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="38DF35CE" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="38A8C3CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B807D3D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="197A01E7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B5156BE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="78A7B895" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A7978BC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="556118C6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5119A999" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="09004C75" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырой клетчатки (в сухом веществе) (для силоса и сенажа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="608C4299" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B81E6E3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.2-91;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31675-2012 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FE3D69F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7183901E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62AD994E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5F3CC043" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0C756D9D" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="370352C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="661FEBF6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3D6C53CF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>7.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71AC2B2F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7FD7F8D9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75019CB6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1B729612" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5EF05" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="15F3E01F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырой золы (в сухом веществе) (для силоса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="650F8B39" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="47E9C5DA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26226-95 п.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="205D05F1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6E5805B3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9A82C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="41DF8522" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="46F0D8D2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5E4D1430" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFADA68" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="158B6593" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25998E5E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1FC4849B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF763AC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="511FFDBB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43B787D0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5355DD74" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>рН (активная кислотность) (для силоса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72E21798" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="201D81E9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26180-84 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66B004AC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="270D8829" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09B02E67" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4D2D4F6E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3B0AE88A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="1557B69F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20BABAFF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4E0C5E7D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36A47FC9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4B91AE36" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FC70FDE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2ED52E6D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72B8AD48" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4362D926" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31DCAA1A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="42316092" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.19-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79768687" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7B528BBD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5313D623" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="28C7D589" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5558F335" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2A2EE2FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C87B839" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6105C109" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DB31E1F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="34CB56DA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B978D0B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="77CFC834" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="500A8330" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="79405904" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитритов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E579803" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="34A3DE79" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.19-2015 п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="416F812F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0D9A90B7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DBBB699" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7DAE7E44" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="40E70512" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="7F18B31A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50771A2F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="63C6566D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0434666D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4AEE89FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="694A25E8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3C306216" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9D2BF7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="272FC228" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля: сырого протеина; сырой клетчатки; сырого жира; влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14AC9825" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6E383C0A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32040-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C558F1F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+          <w:p w14:paraId="7E643EB8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39605D45" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="66C7190B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6150CC63" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="7A3DF8F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79BA57AE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="719BF32A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CC2ADBC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="06CC82E1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53900B7E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6EC5A583" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.052, 10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5815C6E6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Расчетный показатель: -энергетическая питательность силоса, сенажа в обменной энергии (или в кормовых единицах) (показатели необходимые для проведения расчета и определяемые инструментальными методами: массовая доля сырого протеина, массовая доля сырой клетчатки, массовая доля сырой золы, массовая доля сухого вещества)</w:t>
+          <w:p w14:paraId="2F6B8023" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расчетный показатель: -энергетическая питательность силоса, сенажа в обменной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>энергии (или в кормовых единицах) (показатели необходимые для проведения расчета и определяемые инструментальными методами: массовая доля сырого протеина, массовая доля сырой клетчатки, массовая доля сырой золы, массовая доля сухого вещества)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="567C557F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4A1F87C5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1223-2024 п.9.15, п.9.18;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2662-2024 п.9.14, п.9.15, п.9.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AE8D135" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="36A86E3A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50AEE9EB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="769982DB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="1226A332" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="74C722F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73BDE101" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="368489F9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="566DEAE8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>шрот льняной, шрот кукурузный, шрот подсолнечный, жмых рапсовый, жмых льняной, жмых соевый кормовой</w:t>
+          <w:p w14:paraId="15ADED80" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Шрота, жмыхи: шрот соевый тостированный , шрот льняной, шрот кукурузный, шрот подсолнечный, жмых рапсовый, жмых льняной, жмых соевый кормовой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51D9B6BF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4C7D0B62" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>10.91/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2844AFE1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="742A9E2B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1C1331" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2202C338" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13979.0-86;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила отбора и бактериологического </w:t>
-[...6 lines deleted...]
-              <w:t>исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46193171" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...15 lines deleted...]
-              <w:t>(производственная лаборатория)</w:t>
+          <w:p w14:paraId="5F080EE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8A9298" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="5330089C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="43CDC016" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="60601256" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4F5DB3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>8.6*</w:t>
+          <w:p w14:paraId="16950C7D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52CA8021" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6F0CD812" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACA2160" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176F3D03" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели :запах, цвет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21846D77" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.4-68 п.2, п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70682BBE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67631D18" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="173D57AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AC474E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.3* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3861EA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A111B09" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D46F79E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги и летучих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56964FF3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.1-68 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F85F850" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31940981" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="532CB03D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2759826F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.4* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FED9618" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A3F248" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54928CA5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="152A83A4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.4-2019 п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B08DB0F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC895EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="60BE033D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7471F9C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.5* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5387935E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA2659A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="132D5BC9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A20A934" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4E26F14E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырой клетчатки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47041B85" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.2-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31675-2012 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03A0A386" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44ADF5DD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="64D4A041" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="748F20D6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31EB9E3D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37226499" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7A24A3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля общей золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7207E4B6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="11DC6001" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13979.6-69 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5BB139" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAAADA7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="6C870734" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C14CD7B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.7* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="551BC8CA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25F2D6CF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70278C7A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="384516E3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.6-69 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8BD1F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0802BFDC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="53A37270" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="132C3D25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.8* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2332739C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6189DFDE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/26.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="015E2A55" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="148ABAD3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.5-68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="292DF01F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62618E78" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0086A1BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406A16F1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.9* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40FEF6BD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="104C8CAD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BD7E6B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Посторонние примеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A7CA33" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12220-96 п.5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33DE1C7E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7B0505FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC346FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="350FB275" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F79CFC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.10* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="014E5AC6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35FD1A19" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DF0574" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зараженность вредителями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE10651" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.13-2018 п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52BBF65D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE73CAF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="19A71F65" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="363E04C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="044A0AB5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27896F03" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7494D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="397ED246" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.15-2016 п.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51559CEC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AF7E9B5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5C71ED3D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3B5E1B3C" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="332CC4C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="474EE53B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>8.11*</w:t>
+          <w:p w14:paraId="3B6C1E30" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38BCEF16" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3DCEEFA1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="432CF2FD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CBC54F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.074</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E729F24" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля сырого жира</w:t>
+          <w:p w14:paraId="125D4F07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля: влаги; сырого жира; сырого протеина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4FE9A3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.15-2016 п.9.1</w:t>
+          <w:p w14:paraId="20AD8587" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32749-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AC30FF1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE8588C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="084788F7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5B99B7CB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6E6360D6" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5229974F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2447ACC8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>8.12*</w:t>
+          <w:p w14:paraId="578604EC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.13* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CBC4248" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4B77AA86" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D47A4E4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>10.91/08.074</w:t>
+          <w:p w14:paraId="48D5B9E2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="108D857D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля: влаги; сырого жира; сырого протеина</w:t>
+          <w:p w14:paraId="4A48FFD2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Активность уреазы (для соевого шрота, жмыха)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2046CAE7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32749-2014</w:t>
+          <w:p w14:paraId="6D8B0AA1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13979.9-69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A23BF8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54D79B08" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1878177B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6D946D03" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5849BE68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7586F743" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="209E926F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>8.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55C8B98D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7E6472E7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10834BF0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6E990C2A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1804F761" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="00749807" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1192F8C4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="13F90642" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.18-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:br/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5371D0EB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50689C87" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="77C4233A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="201A940B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.15* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36AE31EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BE3952" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156, 10.91/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A9F207" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B6DE51" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="277BB938" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F7DF108" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="507D737B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="4176BB4E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4F8C6CAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7226F343" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3A885757" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.16* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8B7468" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD7E6A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE79108" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B3C8A8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.8, п.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C25AC52" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C50B715" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="15ABDF18" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5932370F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B4F5630" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="76773135" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAA4B3A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="55A7BAA2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5914B71A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1EAFC6C6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC141C8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="58695F50" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.2.1-3.2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33054743" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5D7A618B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C8B9241" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3AFCF766" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="274824E9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="402C291E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A69CA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27D974ED" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C677C64" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="091BEF6F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBD2668" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.3.1.1-3.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66771648" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="019EB255" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="45F1105E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02FC6433" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>8.18*</w:t>
+          <w:p w14:paraId="79322D40" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.22* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="279CA93C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="14FEF540" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="401518D3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14135B9D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="04661FB6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+          <w:p w14:paraId="45AE54D3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDB406A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.3.1.1-3.3.4</w:t>
+          <w:p w14:paraId="4BF904BC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31485-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6242FE4B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B377139" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F2270A4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="08FF51C8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3200A0B4" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="103D3C77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15BCD69D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4C0DAE27" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="088201F5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>тритикале, кукуруза, горох)</w:t>
+          <w:p w14:paraId="43DEFD5D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерно фуражное (пшеница, ячмень, овес, рожь, тритикале, кукуруза, горох)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E91BAF7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5CAAA18A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>01.11/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37BE80F4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="19041349" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2265E7C9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4C649D6D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13586.3-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A79C703" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>лаборатория.  Визировочная лаборатория.)</w:t>
+          <w:p w14:paraId="4AF84A7E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD49262" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="324EB331" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3065AC66" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="724F678E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D21F0D5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="184556A8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A20F43E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="371A3210" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D46D8B2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="02FF7126" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F40D58" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1CA47069" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: цвет, запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB092EF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B792910" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10967-2019 п.6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33018384" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="22292F25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C1F1B42" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="21025A50" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="52DDDE1C" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="68E154BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47939920" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6B44B123" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>9.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="046632D3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="454C83FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FB88618" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="236FD5D4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44FD1E76" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="146AEED9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сорная и зерновая примесь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D86633E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6559C396" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30483-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="679A1B36" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3FB139A5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E12D0B8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0CFD34DA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0EA318F9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="537D91C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="249ECC03" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="277C52FE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B0561E2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="67889192" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1889104B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7D4569D3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D42C404" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6AF9B10C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зараженность вредителями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6566C530" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0809FAB2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13586.6-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32A7A651" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="01E33058" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64A45022" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="03C263DC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3E5519E0" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3C3D512D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2201BC29" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="134DE86F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="379C311C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2EDAA585" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E14CC32" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="150CA5D4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA8FDF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="21426692" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Натура (кроме гороха и кукурузы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="079E6C01" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0B65BD7E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10840-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63A21DEE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="59234511" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D631CCF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="391D8327" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="472AE1AF" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="056F36A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61CE76B2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="175FF54E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48AC8014" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="57526F86" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBA4AF2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="108D5EBE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31D9EAED" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1A786A8E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="101644BE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="189C80A9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13586.5-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4157DACE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="47009A47" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6271EA00" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7D2B692F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3FD5C326" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="224115A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5320CEB0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="16903A7A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CA62728" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="36200854" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D38EE9D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="05EC463A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C26E903" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="544ECC07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Число падения (для ржи, пшеницы, тритикале)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC5C1D3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6DF601C8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 27676-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CA99C28" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="11AF3C50" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11D8A8F0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0AA976D9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="051F0CDD" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5AFF5FED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06AC58FB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="35E7C789" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CDE564C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="17DEAAE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18A17588" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="544E9151" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/29.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0526A6AB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6529BBDF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля и качество клейковины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36D4B3CE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0D1945FD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13586.1-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1902BCD5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1D9EA493" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1912E670" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6A1C4E93" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="661A39D6" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="57A148EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="133D3A47" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="120FF0F9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF16DEA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="089C4D30" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рапс фуражный, маслосемена рапса, семена льна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1285B7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6F49DDE9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04A0CA46" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7FD32BAD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="277C9E99" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="633F8BC0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10852-86;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72DD0BC7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="17E120FD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2519B3FA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="32BB5464" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="72328A60" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5C619C2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1729B38A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6177D309" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35D98515" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4CE7F4C8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74D34932" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="79A687CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68AC09CF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="04B4B9F0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: цвет, запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0133C6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="244DE669" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 27988-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="682C0A25" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5B8D02CA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C8E17C3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4BB0E582" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="113C242A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="150CDBF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17F36C81" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="27B105B3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70964C6E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4D3462F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50FF014F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6DC58DBF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61E21C86" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4EDBC76E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зараженность вредителями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6D1EF1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="607EA84B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10853-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0748CA5D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="760B1D35" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E87F7DA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="236C83E6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0E19B54C" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3AB3BB78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B441B0D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="295F11D5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ECE999E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3F3BEB53" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26E7F859" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="78BFABE9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2F3FC8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6C3304E6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сорная и масличная примеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAEA024" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7C4FE41C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10854-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65425FAA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1FEF106B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E5CEDC0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3155914B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="457EC449" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="6A766B82" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4CD039" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1C2BC08A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CDCC33F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="55862EB8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3B05A0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="17BB38B7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F53BEBD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="047B7F3A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число масла в семенах (рапс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC93CEA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="10CC9722" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10858-77 п.3, п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0532B833" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="13CEBCA2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская </w:t>
-[...6 lines deleted...]
-              <w:t>область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05D1322E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7D275F0D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="70015ABB" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4E04E051" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3CF97D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5C0748BF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D3C0980" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1E7E9E28" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63454C37" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7A86250B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7489B637" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0747FFE6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Масличность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62204CD2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7030D96B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10857-64 п.5, п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C300369" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1D11C6EC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28FF94EF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4E0918AF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="1B4A4A06" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="25C893C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F02A3D4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2C1E6F19" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2353EB70" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2698EC99" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="657BDF0F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="53B96D3E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C292534" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0BA0BE31" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3185252B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="30AD0909" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10856-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEF9DF7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="794070B0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="128BE12E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="383008A6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="19363F4F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="0E3B7C62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C069762" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1AD94FF2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73EA3DDA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1DDCC1EB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C53B752" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="39082764" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32ACD0FB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="08DC0B10" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA0154" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7CA10F38" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.19-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0871CCAF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+          <w:p w14:paraId="49D1D034" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10C60EE6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="112D3449" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7A189C79" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="04A25123" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5127848D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1B1F875B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="741500AB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="23987A0A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64C78C17" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2B8E8C27" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="565644D1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="16A388B1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитритов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="469AE66F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1ABF9D95" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.19-2015 п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F87085E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="440D2835" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A58C209" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="47CC533E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="090DC1A7" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4C3C4768" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D37B98E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="620F567F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD65021" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="01763B7B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Глюкоза кристаллическая гидратная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21CCF023" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2FD47C08" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.14/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2522CA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="05A7080B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01B48271" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="73EC3166" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 975-88 п.3.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04FCE17A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="472FFC5F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7462B02E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="16F1905F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="4934CBA2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="7D0A7F73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCACC0D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3F8C31C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52030B41" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="005E86B3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59D39241" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4562279E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.14/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="249EB90F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6196A0C7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: внешний вид, вкус, запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="782E2812" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6AA2EC59" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 975-88 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC44083" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="07520E6B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CEBB2BE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="71FFCA8D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="48028CAF" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5A6BCA8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0974F0EE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="16C86547" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="664B7D3A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="20E20A12" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="790FFEB2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1AA90DA3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.14/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75AAF0B1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="627CE96C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цветность раствора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39E0A439" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6D13D1D0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 975-88 п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A08E42A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C6502E3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2C8EB7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="4646C5FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7446C61C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2B0B2B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40585925" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1860C932" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прозрачность раствора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54133417" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 975-88 п.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC247A5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B43775B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="78E01DEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24262BEA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="676F81E7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD76937" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.14/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EC24D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4E3F58" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 975-88 п.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E0FABF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="422607B5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="59003AE4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5DFA569E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="52D42083" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24DBFEED" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>11.4*</w:t>
+          <w:p w14:paraId="48E94340" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26CF8C69" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="37C5B79B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="034A6879" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3721887B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="589692A4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Прозрачность раствора</w:t>
+          <w:p w14:paraId="1C7DA1FD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23848FA0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 975-88 п.3.4</w:t>
+          <w:p w14:paraId="1ABC2F71" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 975-88 п.3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F86A2C6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          </w:tcPr>
+          <w:p w14:paraId="4074D54C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B1F61DE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5D2796E1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="078E6D2F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4B044ED0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67D9C47C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...8 lines deleted...]
-              <w:t>11.5*</w:t>
+          <w:p w14:paraId="2EF01536" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2853C821" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4B6A875E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31314FDD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>20.14/08.052</w:t>
+          <w:p w14:paraId="50D7F751" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.14/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD19BC3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля влаги</w:t>
+          <w:p w14:paraId="0837B3EC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проба на отсутствие декстринов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="435176CF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 975-88 п.3.5</w:t>
+          <w:p w14:paraId="5BFE21E0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 975-88 п.3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:br/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F66709B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="063A59A9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="57FAC92B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="39710EF8" w14:textId="77777777">
-[...205 lines deleted...]
-      <w:tr w:rsidR="001B341C" w14:paraId="439618F9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="331571FE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFF6181" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7F505361" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F4C5153" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="479BBDED" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DD8D796" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3CD21985" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72D367D6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6329D6C9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проба на отсутствие крахмала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33436E7C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5721C432" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 975-88 п.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF25AB2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="45709093" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="388E3BBA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0A672C26" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="00FF945F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="621E8006" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7048F074" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58C2DBFD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="393D96D7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="467E5406" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соль поваренная пищевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD083F6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="776A3F38" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.84/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C631D46" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="42084DC4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01670D61" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="539C2CF2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13685-84 п.1.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6978FAF5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="29752A77" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61407619" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="0EEAD5F3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="32D27214" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="6C6F965D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67EBBA94" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="47226196" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5961B734" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="0D06978E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14BE195D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="50F0D0D1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.84/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDFC599" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4187BE8A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: внешний вид, вкус, запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32AC5CFE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0FA57B18" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13685-84 п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19785105" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>(производственная лаборатория.  Визировочная лаборатория.)</w:t>
+          <w:p w14:paraId="5A6FFBB8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37C8F101" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="15189DEF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7E9CCF96" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3130D76A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6F4461" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0FE86500" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D9F1249" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6177642D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8D3436" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3C4AEE83" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.84/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1618F694" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="21ACDB1A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56B84216" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7F5E412B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13685-84 п.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75CC3A47" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5DF70ED2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36E4B266" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6A008666" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="355FA97A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="36CCD514" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60D4BA35" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="39C4C79D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BF861E3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4D2A9E29" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62D02B1D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="770279B6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6712D5B8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="35042DC2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля нерастворимого в воде остатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="589DDA0B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7C5C4204" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13685-84 п.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC2CEE8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="7A5D8BC9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E887E3C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="71C8936E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="402F43FE" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="526F59F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31F57374" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B172C51" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="305B0395" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="730C0746" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кальция фосфат кормовой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA527D2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2F7FFF58" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10F58214" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5C7390A2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="358BE420" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5880837F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23999-80 п.4.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24596.1-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52BB7591" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="55418783" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9A22A0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="4DF88767" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="441DAA40" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3CFEBA83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70504874" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="14DAAFD3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52F87A88" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2497DE63" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21819EEE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="713B404C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04BADD0B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="091E96A1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля фосфора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBE948A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="75854B11" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24596.2-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5525B0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="159DCE4E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая </w:t>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>микробиологический отдел.)</w:t>
+              <w:t>область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66938336" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="62003504" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5CEF7A60" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4CF03CF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="411927DA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="13460830" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D1A9E6C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="00B4CFB1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="013C9956" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="339059E5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD334B6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="43D5808E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля кальция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D99F400" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="70B1AF2C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24596.4-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="363266B9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6B9A1C93" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="469BAAAD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="12471B55" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="23E4C7BB" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="069DAB21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A36924F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="375F5BDF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A97CDF2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="60543DD2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC4904F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1AD489E4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE106E8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="66BAB92E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Активность водородных ионов (рН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62D2D4CF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="245F133F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24596.5-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D3B03EE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6E722330" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C12AF87" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2BBCD755" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="1C4A89A3" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5636AACE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACF03D0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="69BABCE5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12D202DB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3BED87F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC43931" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2285E25A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD2D808" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="05496573" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32B66C78" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6BC59C94" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24596.6-2015 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6C0EF6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1714D5A0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B86C544" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="15541858" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6D39B257" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="1490BBAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="728EF413" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A437B94" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71367024" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="59E88EF7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5078FD01" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="49C18E65" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8EE6CE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="21808B6A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="213945B4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5B71295D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23999-80 п.4.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D33CE34" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="1F4CB60B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="377A6321" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5CF094FE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="570DBF26" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="34B43612" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="597BAD23" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0F7CA8CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78AE0987" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3C6488DB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47B07CE0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="77E2FEDD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58B36887" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5A586529" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Металломагнитные примеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75BDE3FF" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0C2DBFEC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23999-80 п.4.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10E0AF7E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="52287509" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="751EABDD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="457DC086" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="008B22E4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C629D7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи кормовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="714012F7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42248ED5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F885A06" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20083-74 п.3.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF24715" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="759DE597" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="2261171D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="044FB976" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="018AA31C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA02856" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="213849CE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07742B9F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20083-74 п.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBA26B1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="166B030F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="46973D2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C08403" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51951DB6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A1B8EB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="373FEC22" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A52A93F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4033A802" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16B92003" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="18C13191" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="78BB1FB4" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="2B98C7A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="456AE727" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>14.1**</w:t>
+          <w:p w14:paraId="3312B559" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC3F48A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8950D6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE4788B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Отбор проб</w:t>
+          <w:p w14:paraId="6DEF0193" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF16581" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 20083-74 п.3.1;</w:t>
+          <w:p w14:paraId="051C4A75" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29612D44" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от </w:t>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>14.06.2019 г п.2;</w:t>
+              <w:t>заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10125D7A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="7BE0C509" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2FD2DF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08B964E5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B605B4A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9B0544" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка по Барнштейну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3825E44F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B4860A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4886F138" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="45B4E6C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F3E659" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD8DCBE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D993AF6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/26.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A77FCAE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68258F3A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.9-96 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F49331" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1056-2016</w:t>
-[...16 lines deleted...]
-              <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58BF8096" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="31A6982C" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="5DBDD825" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBC2E48" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>14.2*</w:t>
+          <w:p w14:paraId="4805B2BD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77485D97" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
-[...102 lines deleted...]
-          <w:p w14:paraId="34026C9B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1DA6C5B8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0D3639" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>10.91/08.052</w:t>
+          <w:p w14:paraId="21FBDB25" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01E6003A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля влаги</w:t>
+          <w:p w14:paraId="5612CFDD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA36A8A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 28178-89 п.4</w:t>
+          <w:p w14:paraId="2ABD3EAF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="391A7A8B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47DBFE76" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="400B50E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5719F721" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2A9837" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1E26AE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BEE3F5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="203C2CDC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F91BB54" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54CC6353" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3B31414F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2A8688" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3377CB20" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B85B8D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CEA4A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD51052" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.18-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADFE1CC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная </w:t>
-[...13 lines deleted...]
-              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54CF0920" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="69E617F0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="7FAA5130" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="22A265B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38AB4CB6" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>14.4*</w:t>
+          <w:p w14:paraId="6BA3357C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EAAAB79" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
-[...299 lines deleted...]
-          <w:p w14:paraId="01C20A5A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6F47C251" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C13CDAE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>10.91/08.156</w:t>
+          <w:p w14:paraId="2EF68966" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC63B6A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Содержание нитратов</w:t>
+          <w:p w14:paraId="4301DE27" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45E252F9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 28178-89 п.22</w:t>
+          <w:p w14:paraId="39B45EAD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="169606BB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+          <w:p w14:paraId="57A0EAE3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="148CF978" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="535FF0B6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="79AC89B2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3D4B6714" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03EF72F8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>14.8*</w:t>
+          <w:p w14:paraId="4B23D62C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="141A49AC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="38DC2988" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F88FA17" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="71320E2F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54EF1D72" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Содержание нитритов</w:t>
+          <w:p w14:paraId="285721BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74497720" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.19-2015 п.9</w:t>
+          <w:p w14:paraId="31B5B1C4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.3.2.1-3.2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="416C093A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="227173D6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68AAC09F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7575A517" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2AB01AE5" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="19FA6B13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2B6E1E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>14.9*</w:t>
+          <w:p w14:paraId="10BE50B2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C2C69DC" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="702A7BC0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28DA72B5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5784A2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Кислотное число</w:t>
+          <w:p w14:paraId="5F6F4A44" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Живые клетки продуцента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A882074" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.18-85</w:t>
+          <w:p w14:paraId="4B80FB9A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20083-74 п.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E41282D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14AF0909" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="307FBD36" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EA7259" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
-[...8 lines deleted...]
-          </w:p>
+              <w:t>14.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B318DE2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="171CF0DE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C513F5A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общая бактериальная обсемененность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F83D34" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20083-74 п.3.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4550E81B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="483169AE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4BE52315" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="6A5802BE" w14:textId="77777777">
-[...331 lines deleted...]
-      <w:tr w:rsidR="001B341C" w14:paraId="0AC4747F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="45F71E4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="452D3F57" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2F8A9FA1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73E3C086" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="741AA340" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="035DBF4F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3CF5BE32" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.91/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E80D918" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3A8E4607" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70154BAD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7F21476A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31485-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C052381" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="3ABDBBA6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C300F36" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1BD498D0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2F4E1012" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="61003C66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB5D294" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="34527FC3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="335C3236" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5BFC251E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мука кормовая из рыбы, морских млекопитающих, ракообразных и беспозвоночных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72FF0F2A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7328E276" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.20/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF5BE63" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0284BEA9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1795A6D2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3992FB30" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.0-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="632D8B5F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="56BB3735" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6548A77B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="6741C3C5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2002D40B" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3C448BA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60CB5C14" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>15.11*</w:t>
+          <w:p w14:paraId="6119FB1B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.2* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7498476D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3CC323C9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>10.20/08.156, 10.20/08.169</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="25409BDB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1390C2" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Содержание нитратов</w:t>
+          <w:p w14:paraId="3AA7DF20" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32A54349" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+          <w:p w14:paraId="55279BCD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.3-92 (ИСО 6496-83) п.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B90E4C2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30A4C5C9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="03A8A2F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAE8B7E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.3* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2A23FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB351C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5054902A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="572B6B6E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.15-2016 п.9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09131513" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="37C54270" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2592969C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="7FE4EB4F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="777F7081" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.4* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0C0237" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABDF3D6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24403C53" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F56FEFD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.4-2019 п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57810AA6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C825AE0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="1D3C9689" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C242EC9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.5* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63239CE0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68461EA1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6511FDD9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля хлористого натрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E44553B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7636-85 п.3.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E86ABC0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F77AD35" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3CEC957B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3867B5CD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.6* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB63D81" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53627B5E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0423A895" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка по Барнштейну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67071107" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15251C87" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC4187F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="78E6AEC7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2F6540" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.7* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="444C32B9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A42C151" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFF1FA9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E6B11" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32045-2012 (ISO 5985:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0E2865" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C1C2D4E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="4C306D87" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="446F4781" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="093765A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278D6125" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="44CC0739" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.8* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="623DE428" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B66B32F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF51E6B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля фосфора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CAA97" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26657-97 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="284933C8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5439BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="761BC61C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4332F3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.9* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06065D1D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2EC3EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="461F433F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля кальция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3863B429" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26570-95 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64034E6D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE49B03" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="11D58156" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="228C2279" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.10* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="751350FF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01174D10" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/26.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F40D31" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Металломагнитные примеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAAFB5A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7636-85 п.8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="707975F2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAEC556" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="34B06ABC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CF74EB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC52973" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D3DE97" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.156, 10.20/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="000F4171" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="644E45D2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D964DB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13FEE553" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="565DA409" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFB7002" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75D4964A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3F04E208" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77968A84" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="39601690" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.20/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="654CF10C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="364E5AFE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание нитритов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53C84661" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7705A374" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.19-2015 п.8, п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4540DC17" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2E5C8989" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64484AED" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="2F1511EE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="4DD7A9C1" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="6B1A5BA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="616ADF89" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.13* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0E64AF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F396637" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48132140" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EF62DA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.18-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB00D6E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFFEC55" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3CC8F03B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3A3F46" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.14* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9A5025" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3101950D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BFE612" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EA0BEA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD805DE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43660B36" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="2DE8C45B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B4EA91" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.15* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E977C11" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="247F6547" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="465D2B1C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4BB499" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="165C5336" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF0FB62" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="27BD1E37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C1A44F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.16* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00C94EF5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45E6C1D4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A6BE07" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D4F9F1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="208585DE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6D5E08" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="40D1E1F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C16FECB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1D3CFE7F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1939B745" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="47FC11CC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="56389FEA" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2C4399C6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="555BC9A5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="386F1287" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D539F86" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="18269778" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31485-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1BB6B0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="1B8D8294" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E3C6410" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="1ED73325" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5698A092" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="1CEF3C8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65983930" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4ED5A9AD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>16.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD6CBBE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="75DB247E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мука кормовая животного происхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5301AE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7313DD06" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.13/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7438E3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5C1314B5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB76402" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="630E4263" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.0-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 25311-82 п.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C849133" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3515B99D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54C2F75D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="1D7E9A39" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0ED7FFA5" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="1656D6A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3854EF8F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>16.7*</w:t>
+          <w:p w14:paraId="20F29769" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.2* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D7717B8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="15A754BD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD5AE5B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="4F6A95F9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47085DF4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27093415" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17681-82 п.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="271FC653" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09081694" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="73DC3FAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C748E12" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.3* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7B0921" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="111A007F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.13/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8EC1F5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>Массовая доля белка по Барнштейну</w:t>
+          <w:p w14:paraId="2D91C2E2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля протеина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB3B93B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...103 lines deleted...]
-              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+          <w:p w14:paraId="4BEE1B29" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.4-2019 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10DBDF69" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0894E38B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E16795D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="52E9F156" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="597D9719" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="289AC7FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7628E0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>16.9*</w:t>
+          <w:p w14:paraId="63834B46" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.4* ЕПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C0AE2F4" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
-[...87 lines deleted...]
-          <w:p w14:paraId="0E8457E3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="3EEBB9A3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="062C6B5F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="743D69B2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="730CB671" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сырого жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BFF2BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.15-2016 п.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63CFB624" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="328B647C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="4269C74F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F6C757" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16.5* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4A48AC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED2AFD3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AFF41D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы, нерастворимой в соляной кислоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7034DACB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17681-82 п.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36BA8AEB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7025E0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="41D2FB6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0FFFBB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.6* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53D2A790" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53731840" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01764065" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="309120CF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26226-95 п.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA46EEE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21407B9D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="199C88DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5604195A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="764D7798" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F2039F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.13/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="711FCF0F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2381B8EA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка по Барнштейну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="429FADCB" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28178-89 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DB14D9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29BB82FA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="0BF53C54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="253B612D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="720BBB7C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47247078" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.156, 10.13/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB7F23" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A494FDC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.7, п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49898536" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC83DBC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="330BEDDB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A180CA0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67A9331C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="611AA2F8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EAF037" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание нитритов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="310E4BF1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.19-2015 п.8, п.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C842DDA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45DFBABE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="2007FD94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB0B470" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75070A45" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A21F453" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A6E659" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C577173" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="64DFC822" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.18-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71A8447B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
+          <w:p w14:paraId="780DBE74" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F581EB0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="42505CE1" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="062A3091" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="348138C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D97E86F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.11* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77BCEA13" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="256CCF91" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A63C078" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDBB0C8" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A19C5CA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79C5CE1D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="211D971F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6C0913" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.12* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37A5157D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5336325A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61368DA5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E4E2D0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDE004E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBE99C2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="3609430E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="073B4C9E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.13* ЕПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08F70066" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06D708F9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="027FE99D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтеропатогенные типы кишечной палочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0031E582" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25311-82 п.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="153E6BEC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16BEEFFC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D5522" w14:paraId="5CADE700" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC23E1A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1C5E45E2" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28D52092" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="67ABA1C0" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="134F5290" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E693ADC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/08.149</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="651F29C3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6603EA47" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77921AAB" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3F3F9643" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31485-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B16037D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...7 lines deleted...]
-              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
+          <w:p w14:paraId="05745479" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха </w:t>
-[...6 lines deleted...]
-              <w:t>заменителей молока и кормовых добавок)</w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5690A581" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="5AD9480C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="14828D24" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="28730379" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B95D0F7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1683C165" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>26.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7E669A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="579F03BA" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Витаминные, минеральные комплексы, аминокислоты, ароматические и вкусовые добавки, препараты ферментные, пробиотики, адсорбенты, разрыхлители, антиоксиданты, подкислители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5532F7BD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0A5ECDB7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.13/42.000, 20.14/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F56E6AD" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7206A278" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63DC4C98" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0393D041" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.0-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15734394" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="58A90E6D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01F44EE0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="689B4A01" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3A8644AA" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="01A5C592" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6D6689" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="5F58FD24" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5303790C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="73F43327" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4747B520" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7A5B60A4" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24FC5874" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1E976EFD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общее микробное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDA2D15" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="328999AE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МУК РБ № 11-10-1-2002 п.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="700081C0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="63D983C5" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7E9E28" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="2AA11B6C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0C27611F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="14C1D4DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C050952" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F992284" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>28.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78436747" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="40CE0FCD" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объекты окружающей среды (территория, производственные помещения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDDFC7D" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3C40F55A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/04.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2C1E40" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="23115B48" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66916B18" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6BE7ADF9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ГМ.1906-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73C65CA5" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...14 lines deleted...]
-              <w:t>отдел.);</w:t>
+          <w:p w14:paraId="320A1AF9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Аульская, 37/1, г. Гродно, Гродненская область (производственная лаборатория.  Визировочная лаборатория.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDD197C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="48B9A37D" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="0D3AEA3F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="3AD62233" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC5A924" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B10160C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02F6C3D7" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="632ABC8C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средство гигиеническое абсорбирующее «Адамант»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC3C8F3" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="7990402A" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.59/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2500F4D0" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2DFA8E62" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30BC9493" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="00351AA6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.0-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Правила отбора и бактериологического исследования кормов и кормовых добавок для животных №03-02/33 от 14.06.2019 г п.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1056-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C8A0B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="104C0C01" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 39/3, 230003, г. Гродно, Гродненская область (производственная лаборатория)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09689C25" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C">
+          <w:p w14:paraId="50753098" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="3BBDB60A" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="4759B89F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28392C35" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="43EAC88E" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>29.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3461C55F" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="211CDB1C" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25DD985E" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="6B0E8DBF" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.59/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="412B133C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="2860CAA7" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: внешний вид, цвет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8DAA68" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="244B42A9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТУ BY 590003834.024-2015 п.5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51CF27CE" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="764906A3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Аульская, 37/4, г. Гродно, Гродненская область (производственная лаборатория.  Лаборатория цеха комбикормов и кормовых добавок, включая микробиологический отдел.);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ул. Аульская, 39/3, г. </w:t>
-[...6 lines deleted...]
-              <w:t>Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
+              <w:t>ул. Аульская, 39/3, г. Гродно, Гродненская область (производственная лаборатория. Лаборатория цеха заменителей молока и кормовых добавок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1336E361" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="6A9092B9" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="2891D276" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="7FEB4EC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77FD6124" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="580C7770" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E84952B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="714EEF0F" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F5B6C76" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="7C35F773" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="015CBC8B" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="3D62F149" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органолептические показатели: запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB9D385" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="17CF56C3" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.13-2018 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF489E8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="08403722" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C5B6080" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="228FC0FC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B341C" w14:paraId="5B8C30D2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5522" w14:paraId="13B00882" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D43C909" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="0139E9DC" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C846C1C" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="25CD4E00" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F34422A" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="50362EDE" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.59/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42DB36D9" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="49B0C9F6" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED40AC1" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="00186755">
+          <w:p w14:paraId="1E40B34B" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.3-92 (ИСО 6496-83) п.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57AD8BD8" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="332AFE51" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37DAAF84" w14:textId="77777777" w:rsidR="001B341C" w:rsidRDefault="001B341C"/>
+          <w:p w14:paraId="136B3A80" w14:textId="77777777" w:rsidR="007D5522" w:rsidRDefault="007D5522"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C39C846" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="63432C0E" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC4F30E" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="22FE0435" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C45D837" w14:textId="77777777" w:rsidR="00186755" w:rsidRDefault="00186755" w:rsidP="0011070C">
+    <w:p w14:paraId="7F19AA84" w14:textId="77777777" w:rsidR="00383ED3" w:rsidRDefault="00383ED3" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B1BC4A9" w14:textId="77777777" w:rsidR="00186755" w:rsidRDefault="00186755" w:rsidP="0011070C">
+    <w:p w14:paraId="679EAEEA" w14:textId="77777777" w:rsidR="00383ED3" w:rsidRDefault="00383ED3" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13230,136 +19463,158 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3198F45E" w14:textId="77777777" w:rsidR="005F788C" w:rsidRDefault="005F788C">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="78DB2524" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="4A39ADC2" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5AC6C411" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="0857299B" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Дата принятия решения по аккредитации: 08.05.2026.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="165C955F" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="12E3DA48" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -13458,101 +19713,101 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0A2CC8CC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="21CBCEC2" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7DBA92B9" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="2B69103A" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="451FC186" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="522F6921" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -13564,98 +19819,96 @@
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>08.05.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6E4FFE41" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7FE0EAD4" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="0DD9F5E2" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="729DD108" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -13752,307 +20005,317 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="799BC92D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="78A03F55" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE25AFC" w14:textId="77777777" w:rsidR="00186755" w:rsidRDefault="00186755" w:rsidP="0011070C">
+    <w:p w14:paraId="6934E327" w14:textId="77777777" w:rsidR="00383ED3" w:rsidRDefault="00383ED3" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09BAD1EC" w14:textId="77777777" w:rsidR="00186755" w:rsidRDefault="00186755" w:rsidP="0011070C">
+    <w:p w14:paraId="3D242396" w14:textId="77777777" w:rsidR="00383ED3" w:rsidRDefault="00383ED3" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FB48165" w14:textId="77777777" w:rsidR="005F788C" w:rsidRDefault="005F788C">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2225"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="0A86E462" w14:textId="77777777" w:rsidTr="004108B8">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="1C5EED64" w14:textId="77777777" w:rsidTr="005F788C">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="379EA6E1" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="462CA51B" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2225" w:type="dxa"/>
+          <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5C74DE74" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="39C6D826" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.3337</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="73F427B7" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="00C5E907" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B745EF5" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="629664B1" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="101E3CCB" w14:textId="77777777" w:rsidTr="00FF7652">
+    <w:tr w:rsidR="002317A4" w14:paraId="2C56B09E" w14:textId="77777777" w:rsidTr="005F788C">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2A6BB08D" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="3EA1D7BB" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Общество с ограниченной ответственностью «Биоком»,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0060D902" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="61DDFD52" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>производственная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1E71D5A7" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="1C4C0B35" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.3337</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="730EE06E" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="14C2785D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15500,194 +21763,197 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
+    <w:rsid w:val="00012462"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
-    <w:rsid w:val="00186755"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001B341C"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D4529"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003265E1"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00383ED3"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004A58EC"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="005F788C"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
+    <w:rsid w:val="007D5522"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
@@ -15696,50 +21962,51 @@
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AC1AC6"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
@@ -15789,76 +22056,75 @@
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
-    <w:rsid w:val="00FF7652"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A6547B8"/>
+  <w14:docId w14:val="1EC981EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17480,59 +23746,64 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -17808,70 +24079,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>37</Pages>
-[...1 lines deleted...]
-  <Characters>27477</Characters>
+  <Pages>1</Pages>
+  <Words>6919</Words>
+  <Characters>39439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>328</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32233</CharactersWithSpaces>
+  <CharactersWithSpaces>46266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>