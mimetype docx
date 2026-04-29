--- v0 (2025-12-04)
+++ v1 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="5BBFAFBE" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -52,386 +52,51 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00C94265">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="3BAB2E77" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="172D9AAC" w14:textId="68C06673" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00166DFF" w:rsidP="00C52F3D">
-[...263 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
@@ -2527,319 +2192,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00503CA8">
               <w:t>СТБ ЕН 970-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="633A57AB" w14:textId="461BD35B" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...267 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w14:paraId="64356A84" w14:textId="77777777" w:rsidTr="000A7D02">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AA0C01B" w14:textId="1F096D34" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2976,84 +2372,89 @@
             <w:r w:rsidRPr="003230CD">
               <w:t>-сосуды, работающие под давлением;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E81B7A" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00D81ACA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43F690D1" w14:textId="21730757" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00D81ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230CD">
               <w:t>-паровые и вод</w:t>
             </w:r>
             <w:r>
               <w:t>о</w:t>
             </w:r>
             <w:r w:rsidRPr="003230CD">
-              <w:t>грейные котлы, трубопроводы в пре</w:t>
+              <w:t xml:space="preserve">грейные котлы, трубопроводы в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230CD">
+              <w:lastRenderedPageBreak/>
+              <w:t>пре</w:t>
             </w:r>
             <w:r>
               <w:t>делах котла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33130436" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003476A4" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="003476A4">
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="651E86ED" w14:textId="6D3F77BA" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003476A4">
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:tcBorders>
@@ -3278,50 +2679,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E5C55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СП 4.02.01-2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75E90B69" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="009200BA" w:rsidRDefault="000A7D02" w:rsidP="00FB5B97">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009200BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0867BF9F" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="009200BA" w:rsidRDefault="000A7D02" w:rsidP="00FB5B97">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009200BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Утв. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>п</w:t>
@@ -3562,50 +2964,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E6D74A4" w14:textId="7461C716" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>АМИ.МН 0096-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08208FB3" w14:textId="2DB098B0" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>ул. Академическая, 18, 220012, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3747,52 +3150,60 @@
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B23CE5C" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B07A50" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00166DFF" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3022">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D4089AC" w14:textId="7D90CC6A" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:left="22" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
@@ -4107,50 +3518,51 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="449703B6" w14:textId="36FEEFBA" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:left="22" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-ударный изгиб</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707624AC" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
@@ -4194,50 +3606,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="01405C98" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:r w:rsidRPr="005606DA">
               <w:t>СТБ ЕН 895-2002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2CE6FF" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="005606DA" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:r w:rsidRPr="005606DA">
               <w:t>ГОСТ 6996-66 р</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005606DA">
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA68BD1" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:r w:rsidRPr="005606DA">
               <w:t>СТБ ЕН 910-2002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="364ECBB2" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="005606DA" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:r w:rsidRPr="005606DA">
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 6996-66 р</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005606DA">
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07E94A14" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="005606DA" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:r w:rsidRPr="005606DA">
               <w:t>СТБ ЕН 875-2002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69C63A" w14:textId="6B52977D" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00166DFF">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="008B00C3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>СТБ ЕН 10045-1-2003</w:t>
@@ -4956,318 +4369,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003D2521">
               <w:t>СТБ ЕН 583-2-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E0F53E" w14:textId="07EAD91E" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...266 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w14:paraId="55A4C370" w14:textId="77777777" w:rsidTr="000A7D02">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FCA56E4" w14:textId="46ED43F7" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5714,92 +4859,94 @@
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AE4C088" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00DA2BA7" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2BA7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила по обеспечению промышленной безопасности при эксплуатации технологических трубопроводов. Утв. постановлением МЧС РБ от 23.04.2020 №21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C1B5E03" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68DE5C17" w14:textId="64BB123F" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746DD">
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="357FCE99" w14:textId="76B9EAC7" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028323F">
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1172-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0325A12C" w14:textId="7BCB8850" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>ул. Академическая, 18, 220012, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6463,52 +5610,61 @@
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C249DE" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5398B372" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3022">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="30738374" w14:textId="2429088A" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -7975,319 +7131,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00013013">
               <w:t>СТБ ЕН 970-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F13A556" w14:textId="30F7CB0E" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...267 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w14:paraId="07A52FF6" w14:textId="77777777" w:rsidTr="000A7D02">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73CE59F6" w14:textId="1CC24F5F" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9091,50 +7978,51 @@
             <w:r w:rsidRPr="00E1612D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 27584-88</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38302B7F" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="004E5C55" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="43"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E5C55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 30242-97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B017CB5" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00E1612D" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="43"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7319EFDC" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:pStyle w:val="af5"/>
@@ -9347,50 +8235,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2449ED1D" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003476A4" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A33822">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="431A3725" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ЕН 1435-2004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2412788C" w14:textId="5FC25677" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -9855,51 +8744,55 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C640B81" w14:textId="159FA29F" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Контроль проникающими </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="651A30D9" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>веществами:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38D0DEA2" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
-              <w:t>-капиллярная (цветная) дефектоскопия</w:t>
+              <w:t xml:space="preserve">-капиллярная (цветная) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3022">
+              <w:lastRenderedPageBreak/>
+              <w:t>дефектоскопия</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B370AC3" w14:textId="3FF9B29C" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
@@ -10387,52 +9280,60 @@
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B0E7FEC" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264E61B2" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="006B0952" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3022">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="14D646F3" w14:textId="210C3CA6" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00E10668">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -10865,331 +9766,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B00C3">
               <w:t>СТБ ЕН 10045-1-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AC67ABB" w14:textId="338E6C31" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...279 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w14:paraId="731C02D4" w14:textId="77777777" w:rsidTr="000A7D02">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2266BAF7" w14:textId="11A97D96" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11645,50 +10265,51 @@
               <w:t>СТБ ЕН 13480-5-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34860373" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00BA6613" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
             </w:pPr>
             <w:r w:rsidRPr="00BA6613">
               <w:t>СТБ EN 14015-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143F10AC" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00E1612D" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
             </w:pPr>
             <w:r w:rsidRPr="00E1612D">
               <w:t>СТБ ISO 6520-1-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="526F4B4F" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0028323F">
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 23277-2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12A8F1B7" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00E1612D" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E1612D">
               <w:t>СТБ ИСО 9692-1-2006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764DAF0D" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:ind w:left="43"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D41810F" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00E1612D" w:rsidRDefault="000A7D02" w:rsidP="00146495">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -11759,50 +10380,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0347C2DA" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003476A4" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A33822">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="730AD9DE" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRDefault="000A7D02" w:rsidP="002438CA">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ЕН 1435-2004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143B86ED" w14:textId="02550E18" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -13042,52 +11664,61 @@
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="00DA2BA7">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57E9152E" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00DA2BA7" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="00DA2BA7">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23DE6C37" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00DA2BA7" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2BA7">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA2BA7">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4DCB00EB" w14:textId="03A7931B" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2BA7">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -13866,332 +12497,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>ГОСТ 20426-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE1E23C" w14:textId="2CED30A8" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...280 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w14:paraId="5721BEFA" w14:textId="77777777" w:rsidTr="000A7D02">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A930401" w14:textId="13982993" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -15059,52 +13408,60 @@
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55FECE63" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="003B3022" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B409E15" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00C502E9" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3022">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6751A2AC" w14:textId="5A16B631" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00835EA7">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -15568,50 +13925,51 @@
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="200611C5" w14:textId="7EA61F7E" w:rsidR="000A7D02" w:rsidRPr="00C35CF2" w:rsidRDefault="000A7D02" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7C8F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -16570,50 +14928,51 @@
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DC0F79B" w14:textId="5F7CDF43" w:rsidR="00B86619" w:rsidRPr="00C35CF2" w:rsidRDefault="00B86619" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EE7E002" w14:textId="41061730" w:rsidR="00B86619" w:rsidRPr="00C35CF2" w:rsidRDefault="00B86619" w:rsidP="002E580A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -17849,64 +16208,66 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="17F8EB0E" w14:textId="77777777" w:rsidR="00B86619" w:rsidRPr="00533C15" w:rsidRDefault="00B86619" w:rsidP="00CC2E55">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="43" w:right="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533C15">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Утв.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00533C15">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Госпроматомнадзор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ом</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00533C15">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> РБ от 27.06.1994 №6 (с изменениями Постановления МЧС РБ от 16.11.2007 №100)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667712F0" w14:textId="4F33FA37" w:rsidR="00B86619" w:rsidRPr="00C35CF2" w:rsidRDefault="00B86619" w:rsidP="00CC2E55">
             <w:pPr>
               <w:ind w:left="43" w:right="155"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -18453,52 +16814,60 @@
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t xml:space="preserve">Металлографический </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4399A211" w14:textId="77777777" w:rsidR="00B86619" w:rsidRPr="003B3022" w:rsidRDefault="00B86619" w:rsidP="00495FC1">
             <w:pPr>
               <w:ind w:left="22" w:right="-113"/>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:t>метод:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3239BB7C" w14:textId="77EB378B" w:rsidR="00B86619" w:rsidRPr="00C35CF2" w:rsidRDefault="00B86619" w:rsidP="00495FC1">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3022">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>-макроисследования</w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3022">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BDA64A1" w14:textId="77777777" w:rsidR="00B86619" w:rsidRPr="00C35CF2" w:rsidRDefault="00B86619" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -19248,173 +17617,174 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13063"/>
       <w:gridCol w:w="1723"/>
     </w:tblGrid>
     <w:tr w:rsidR="000A7D02" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="002438CA">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="000A7D02" w:rsidP="00222A33">
+        <w:p w14:paraId="62D7236E" w14:textId="77777777" w:rsidR="006232F0" w:rsidRPr="00BF5CCF" w:rsidRDefault="006232F0" w:rsidP="006232F0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>. Дата принятия решения по аккредитации: 13.11.2025</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Приложени</w:t>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
-          <w:r>
+        </w:p>
+        <w:p w14:paraId="10D1EC50" w14:textId="131F9C3B" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="000A7D02" w:rsidP="00222A33">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
-[...32 lines deleted...]
-          </w:r>
+          </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="000A7D02" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
@@ -19587,154 +17957,138 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00222A33" w:rsidRDefault="000A7D02" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13063"/>
       <w:gridCol w:w="1723"/>
     </w:tblGrid>
     <w:tr w:rsidR="000A7D02" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="002438CA">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="000A7D02" w:rsidP="00306EC9">
+        <w:p w14:paraId="7AF49EE3" w14:textId="45B31588" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="006232F0" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:bookmarkStart w:id="4" w:name="_Hlk216168621"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...6 lines deleted...]
-          </w:r>
+          <w:bookmarkEnd w:id="4"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
+            <w:t xml:space="preserve"> 13.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...31 lines deleted...]
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidR="000A7D02" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00BF5CCF" w:rsidRDefault="000A7D02" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
@@ -19925,361 +18279,406 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2FD36665" w14:textId="77777777" w:rsidR="002967E9" w:rsidRDefault="002967E9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5192FC64" w14:textId="77777777" w:rsidR="002967E9" w:rsidRDefault="002967E9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14601" w:type="dxa"/>
+      <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="725"/>
+      <w:gridCol w:w="11324"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000A7D02" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="002438CA">
+    <w:tr w:rsidR="000A7D02" w:rsidRPr="006232F0" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="006232F0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="725" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="00EA2747" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="5DB1802F" w:rsidR="000A7D02" w:rsidRPr="006232F0" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="006232F0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcW w:w="11324" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="2B283A2A" w:rsidR="000A7D02" w:rsidRPr="00602D34" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="7277168A" w:rsidR="000A7D02" w:rsidRPr="006232F0" w:rsidRDefault="00855968" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="006232F0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>Описание</w:t>
           </w:r>
-          <w:bookmarkStart w:id="3" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="000A7D02" w:rsidRPr="006232F0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:sdt>
-[...31 lines deleted...]
-          <w:bookmarkEnd w:id="3"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="34F5EA14" w:rsidR="000A7D02" w:rsidRPr="00EA2747" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="34F5EA14" w:rsidR="000A7D02" w:rsidRPr="006232F0" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="006232F0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>BY/112</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> 2.2540</w:t>
+            <w:t>BY/112 2.2540</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="000A7D02" w:rsidRPr="008C6194" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="7E4BD34F" w:rsidR="000A7D02" w:rsidRPr="00306EC9" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14567" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12157"/>
+      <w:gridCol w:w="2410"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="006232F0" w:rsidRPr="006232F0" w14:paraId="374D1652" w14:textId="77777777" w:rsidTr="006232F0">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12157" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="20970D89" w14:textId="4C2A0230" w:rsidR="006232F0" w:rsidRPr="006232F0" w:rsidRDefault="006232F0" w:rsidP="006232F0">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Открыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Белэнергоремналадка</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="3" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>тдел главного сварщика</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5DEF1031" w14:textId="6665D51C" w:rsidR="006232F0" w:rsidRPr="006232F0" w:rsidRDefault="006232F0" w:rsidP="006232F0">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006232F0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.2540</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="3"/>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="1687991A" w:rsidR="000A7D02" w:rsidRPr="00306EC9" w:rsidRDefault="000A7D02" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -21695,50 +20094,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1896968336">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1811358651">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1113981045">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="47187672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="903686371">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="802968769">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
@@ -21792,119 +20192,123 @@
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004540BA"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00495FC1"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00531BCC"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005C16F7"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="006232F0"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D0BFF"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00735108"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00835EA7"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00855968"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00957F74"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A4EEC"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009D64C5"/>
     <w:rsid w:val="009D74ED"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF13C2"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B86619"/>
     <w:rsid w:val="00B9413E"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C94265"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC2E55"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
@@ -23659,57 +22063,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -23985,66 +22389,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8A59F1-113C-41E7-86AF-92571F6A6E66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2080</Words>
-  <Characters>11859</Characters>
+  <Words>2012</Words>
+  <Characters>11470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13912</CharactersWithSpaces>
+  <CharactersWithSpaces>13456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>