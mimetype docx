--- v0 (2025-12-04)
+++ v1 (2026-05-02)
@@ -1,448 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23D0DCD7" w14:textId="3C271DA6" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="16D51F69" w14:textId="77777777" w:rsidR="003A48A1" w:rsidRDefault="003A48A1" w:rsidP="003A48A1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
-      <w:r w:rsidR="00F56EB5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
-      <w:r w:rsidR="00D44BB6">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ЧАСТЬ 2)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB4E705" w14:textId="0424BC12" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="72CF0756" w14:textId="2E707940" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00D67756" w:rsidP="00C52F3D">
-[...264 lines deleted...]
-    </w:p>
     <w:p w14:paraId="56087E01" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -965,4979 +628,4933 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31555-2012 (п. 6.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (пп. 5.2, 5.3.1.6, 5.3.2.3, 5.3.2.4, 5.3.2.9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-11-2012 (п. 5.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
+              <w:t>ГОСТ EN 474-3-2013 (п. 5.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.2, 5.8.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 2867-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4126B791" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(с))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="055CFA9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2AE56F7E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3918C805" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ EN 474-3-2013 (п. 5.2);</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ ISO 2867-2015;</w:t>
+              <w:t>1.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE409C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC15D83" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="542D574F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности транспортирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7B610A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 11; прил. 2 (СиСиММ) пп. 5, 14, 23);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.8, 3.9, 13.1, 13.2, 13.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 5.1.3, 6.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 9.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.10, 5.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-4-2013 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (п. 5.8.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-8-2013 (п. 5.4.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10532-2000 (разд. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A46B9B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a, с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10532-2000 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="264E74D9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="76D5968D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF2F344" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="096B3DEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7232F50C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EFD2A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36715644" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 1, 7, 12, 33, 39, 62, 63, 67);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.10-4.12, 11.1, 11.4-11.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 6.5, 6.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 31555-2012 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.14.6, 5.19.2, 5.22.1-5.22.3, 5.22.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (п. 5.2.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10533-2014 (разд. 4, 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 2860-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 13333-2001 (разд. 4, 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35074360" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10533-2014 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 13333-2001 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72B07717" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="0BD5ADA4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFDA052" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFC68CA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="644D0916" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A628CFF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C80414" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.7-5.1.11.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.5, 4.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 6.3.3, 6.3.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (пп. 6.4, 6.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (пп. 5.1.3, 6.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.1.1, 5.3.1.3, 5.3.2.2, 5.14.2-5.14.7, 5.18.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-10-2012 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (пп. 5.3.3, 5.3.4, 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (пп. 5.4.1, 5.4.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-3-2013 (пп. 5.5.3, 5.5.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-8-2013 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10570-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3457-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4126B791" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="61514D67" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="071355F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2504CFCF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7315F1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1D7C38" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3336A1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC38080" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7925894F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.2-3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.9, 7.1, прил. С);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (п. 6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9244-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3011A199" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b, d))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7134D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4AB91AAC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A4F86A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07DAC78A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F25A21E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C94074" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BA56D0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 28);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.5, 9.8, 10.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31555-2012 (пп. 6.9, 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8769-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12509-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A15E00" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44A00A54" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6E07463B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A411060" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1E0F2F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="353975E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="786C4A05" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к контрольным приборам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D60A9BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 14, 21, 68, 69);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.3.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 6.1.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.1.3, 1.1.4, 1.1.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.1.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.5.1(c, d), 5.5.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6011-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-2-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="305C7E52" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6766CE5A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="604F0364" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="281E4916" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE68A04" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="234977B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/25.039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5481C300" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пожарной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1122C0F4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.5, 4.11, 12.1, 12.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.20.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D50FDF8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="272C0F2D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="7F26D281" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52420F8F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BC0EF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A055E74" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B054282" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к электробезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D5622B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.1-9.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3940-2004 (пп. 4.3-4.5, 4.23, 4.24);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.17.1, 5.17.3-5.17.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9247-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C240FDE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E81A86A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="29F46F15" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F66A391" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9D9929" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C09AF89" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9FD523" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C08CAA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11030-2017 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 5.3.1, 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31555-2012 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (п. 6.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10261-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45E10D48" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65C74D7C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="3AACFD07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="215634B9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03316A9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D3AE81" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DA3772" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="168E042E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 18, 20, 23-26, 28, 36, 37, 65, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.6, 4.15, 10.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.5.5, 5.5.6, 5.21, прил. В);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (пп. 5.2.1-5.2.3, 5.2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 24410-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61432489" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ EN 474-1-2013 (разд. 6(с))</w:t>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67DD9514" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="24AB436A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1973CA70" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A29FCD0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D46E0A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E2B21" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к силовым установкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1819855B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 17, 59; прил. 2 (СиСиММ) п. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 1.6, 2.3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.1-4.5, 4.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (пп. 5.3.2, 5.3.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 4.1.1, 6.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (пп. 4.2, 6.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 4.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 474-1-2013 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.3.1.4, 5.5.2, 5.22.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10264-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="261DAAFC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B353E7E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="18660B50" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5945F29A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78E784" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1856B089" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.062, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BF3BBB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пневматическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5363451B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.8, 4.14, 4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="225F0449" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ISO 4414-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32343871" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="14C74E0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCCC1C0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53319361" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEFC5A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7E9A92" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к гидравлическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC9307" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (п. 5.1.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.9, 4.13-4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17411-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (пп. 5.1.4, 5.1.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.18, 5.19.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A15207" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62D4B241" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6C2BEC9D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D09BB16" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="395B1296" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E4C4ED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6463C064" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D8A5C0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.7, 6.1.9, 6.1.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27250-97 (ИСО 3411-95);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.1.1, 5.3.1.2, 5.3.1.6, 5.3.2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-10-2012 (п. 5.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (п. 5.3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-4-2013 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5BA664" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0B3CE6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="778ABE05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C21318D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5076EB6D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D32A284" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A918DB4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к оборудованию кабины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF5EDA8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.12, 6.1.16, 6.1.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.1.5, 1.2.1.1, 1.2.1.3, 1.2.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.1.5, 5.3.2.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (пп. 5.3.3, 5.3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-3-2013 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.3.3.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (п. 5.7.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AB39DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b, d))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00D7F2D0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="58A6075F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A8C952" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0640056A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="611C76F1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0BE7AD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сиденью оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC38F73" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.1.1-6.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (п. 1.1.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.4.1.1-5.4.1.3, 5.4.1.5, 5.4.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-10-2012 (пп. 5.2.3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-3-2013 (п. 5.5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.3.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 11112-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C62D9B6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 5353-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5746F807" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="3F1C2A72" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7475B7C0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="631744B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB35BED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.060, 28.92/35.062, 28.92/35.065, 28.92/35.070, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DA3EDC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам микроклимата на рабочем месте оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAA3464" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 8.4.1, 8.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.2.1.2, 1.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.2.6, 5.3.2.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (пп. 5.3.5, 5.3.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000 (пп. 7.2, 8.2, 9.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A8E28E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-3-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72082FBC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4E503A79" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="369527AA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="131F6CD8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F43E8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FCDFEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пыли в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4726FC88" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.1.005-88 (прил. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (п. 1.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.14.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB2D63B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.15)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10D173B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="1D039CD0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E00062" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7B93EF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E6F3B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="541FAC29" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание окиси углерода в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1C7915" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.14.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="055E12D1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05049CE4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6785B28C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA3A411" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56D9E51C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00374136" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/35.059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CD6685" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам вибрации, передаваемой оператору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE2D51B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 54);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.012-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.2.5.1, 1.2.5.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.12)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25165E67" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31193-2004 (ЕН 1032:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="663056FA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5EFB0DDE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1F9D1F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADB7631" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60521E06" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.063, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4956BF6B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к внутреннему освещению в кабине и наличию дополнительного освещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFA53A6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.15, 9.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (п. 1.2.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30067-93 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.2.10, 5.17.8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6167D0BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.130-91 (пп. 2.21, 2.25);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66BF966F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="09A0750A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="604FECEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.23**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7540C318" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="508953BF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.137, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5EB31C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к органам управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0A0227" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 13, 15, 16, 19, 22, 35; прил. 2 (СиСиММ) п. 3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.3.8, 2.3.10, 2.3.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 5.1-5.4, 5.6-5.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.1.6-1.1.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21752-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21753-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22613-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22614-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22615-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.5.1, 5.5.3, 5.5.4, 5.5.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (п. 5.4.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-3-2013 (п. 5.5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-4-2013 (п. 5.3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10968-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-2-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6682-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0168DD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07209FD5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="7DE831C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB6BF1F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCEF4D5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9370DD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="555D8DD3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к руководству по эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0116B2B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.1, 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 7.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-10-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-2-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-3-2013 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-4-2013 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-8-2013 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED1FE60" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(d))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39188D0E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6A1DB0E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA2AAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19D4466E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EAF0B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AE24F9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к обзорности с рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CD0E32" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.5, 6.1.13, 6.1.14, 10.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.130-91 (пп. 1.1.2, 1.2.1.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 6.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.3.2.7, 5.3.2.9, 5.8.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 474-3-2013 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.8.1.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-5-2013 (разд. 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 14401-2-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5006-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A64E4F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-5-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 14401-1-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5006-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1704BE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4E114AA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1018A3DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C52A76E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EDFA82" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/30.000, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B01502" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к звуковой сигнализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6322C803" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 9.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (п. 5.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-4-2013 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9533-2012 (пп. 7.5, 8.1-8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48601692" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9533-2012 (разд. 4-6, пп. 7.1-7.4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="294EC611" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6022301A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08699F4B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.27**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5710C3AE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="392FD655" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/38.000, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E58D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к тормозным системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E30168" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-11-2012 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.7, 5.8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10265-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB9A968" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10265-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A4BE38" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Отдел испытаний машин (около д. Обчак, с/с Луговослободской, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="22C88D57" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9C3368" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.28**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="756CEE13" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF6522D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABB6B2D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам рулевого управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="030B8DAB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31554-2012 (п. 6.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31555-2012 (п. 6.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-11-2012 (п. 5.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.4, 5.8.1.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-6-2013 (п. 5.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-8-2013 (пп. 5.4.1-5.4.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D469762" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (разд. 6(a, с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="055CFA9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
+          <w:p w14:paraId="482A88A2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="2AE56F7E" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="4F69017D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3918C805" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>1.2**</w:t>
+          <w:p w14:paraId="02E2F7F5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.29**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06BE409C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...200 lines deleted...]
-          <w:p w14:paraId="096B3DEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="584F3211" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7232F50C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+          <w:p w14:paraId="71409BA1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27EFD2A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к безопасности технического обслуживания</w:t>
+          <w:p w14:paraId="569F5E15" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Уровень звука на рабочем месте оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36715644" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...20 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="3AE9295D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 6, 52);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11030-2017 (пп. 5.1.11.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.003-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.130-91 (п. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 12.2.011-2012 (пп. 4.10-4.12, 11.1, 11.4-11.8);</w:t>
-[...62 lines deleted...]
-              <w:t>СТБ ИСО 13333-2001 (разд. 4, 5)</w:t>
+              <w:t>1.2.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31553-2012 (п. 6.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-1-2013 (пп. 5.13.1.1, 5.13.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 474-10-2012 (п. 5.5.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35074360" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...589 lines deleted...]
-          <w:p w14:paraId="37A15E00" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="1DE4B78B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(а));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3880 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 11201-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6394-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6396-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6A621268" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -6227,51 +5844,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7C54785A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="40EF6E0B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C5D7CBB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6986D884" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/29.061</w:t>
             </w:r>
@@ -6430,50 +6046,56 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30013-2002 (пп. 6.2.1, 6.2.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(с));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(а))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E2F95D2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="3FDEE469" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51B3DC9F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -6814,81 +6436,73 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="247CC09E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 27; прил. 2 (СиСиММ) п. 11);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-4-2013 (пп. 5.5.3.1, 5.5.3.2, 5.5.3.3.1, 5.5.3.3.2, 5.5.3.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ EN 474-5-2013 (пп. 5.6.1-5.6.3, 5.6.4.1, 5.6.4.2, 5.6.4.5, 5.8.4.1, 5.8.4.2, </w:t>
-[...6 lines deleted...]
-              <w:t>5.8.4.3.1, 5.8.4.3.2);</w:t>
+              <w:t>ГОСТ EN 474-5-2013 (пп. 5.6.1-5.6.3, 5.6.4.1, 5.6.4.2, 5.6.4.5, 5.8.4.1, 5.8.4.2, 5.8.4.3.1, 5.8.4.3.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 10567-2014 (разд. 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60F639D3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-4-2013 (прил. В);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 10567-2014 (разд. 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="611537FB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
@@ -6963,94 +6577,107 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 26);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (п. 5.12, прил. Е);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-4-2013 (пп. 5.5.3.3.3, 5.5.3.3.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-5-2013 (пп. 5.6.4.3, 5.6.4.4, 5.8.4.3.3, 5.8.4.3.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 8643-2016 (разд. 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="418FC5DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(b, d));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(а, с));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 474-1-2013 (разд. 6(с));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 8643-2016 (разд. 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43A6AC91" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="2B80967B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15CC7D49" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -7441,131 +7068,123 @@
           </w:tcPr>
           <w:p w14:paraId="429F1EF8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Машины для лесного хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D73E8F5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.30/11.116, 28.30/29.061, </w:t>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.121, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BCE92E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам доступа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="744A4C05" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 33, 60, 61, 64; прил. 2 (СиСиММ) п. 27);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.2, 6.4.3, 6.4.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.5.7-4.5.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.2.6(е), 4.3(a, b, c, d, e));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>28.30/29.121, 28.30/39.000</w:t>
-[...72 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ ISO 2867-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.6(е), 4.3(a, b, c, d, e))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61535280" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31594-2012 (разд. 4)</w:t>
@@ -7817,3572 +7436,3572 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31595-2012 (пп. 5.14.1, 6.1.8, 6.2.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13525-2012 (пп. 4.5.2, 4.5.5, 4.5.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
+              <w:t>ГОСТ ISO 10533-2014 (разд. 4, 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.2.6(b), 4.3(e), 4.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 2860-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.6(b), 4.3(e), 4.18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FBFA96" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (пп. 3.1, 13.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10533-2014 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC91685" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="622C28F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D721FAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ ISO 10533-2014 (разд. 4, 5);</w:t>
-[...20 lines deleted...]
-              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.6(b), 4.3(e), 4.18)</w:t>
+              <w:t>4.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3648A1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="238D0A0D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C76C16" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="218A8041" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.3.2.2, 4.3.3.3, 4.3.5, 4.4.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10570-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.1, 4.2.2.5, 4.2.2.6(d, e), 4.3(f));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3457-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.1.2, 4.2.2.5, 4.2.2.6(d, e), 4.3(f))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21FBFA96" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="5967059E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (пп. 3.1, 9.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 9.2.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="604F6D97" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4D9E9628" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="532CC09B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76E5E694" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCBA7A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEBEDD0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="050F224D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.7, 11.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.5.3, 6.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9244-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 5.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A3A05E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="104BF910" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="72A4F1CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F350F9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C76557F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BAB856" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="603E94DB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE178B0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 28);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32431-2013 (ISO 16154:2005)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DFDDB0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (пп. 3.1, 7.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 3.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E489C66" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5E1DD54F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDD7CAC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1804B0AC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FA7654" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/25.039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="519A1EB3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пожарной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20989CFC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CB2EDD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (пп. 3.1, 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22D19A6C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="0DC6594A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="398D1AC1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75483CE5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5514C6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0AEC3D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к электробезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7415A0D2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.1.19, 6.1.20);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.4.4.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.2.6(с), 4.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ МЭК 60204-1-2002;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.6(с), 4.16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC78F1F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 7.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECA9BC4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5912797F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5C305F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24B860BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5063FD4A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F8D66D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3346E592" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31595-2012 (п. 5.11.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 5.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 5.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E1E0F0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="117F3B4B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="61CF2A6D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBE164" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C929485" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5867F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50994AAB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к силовым установкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D2572B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 17, 59; прил. 2 (СиСиММ) п. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 1.6, 2.3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (п. 4.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.2.6(а), 4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.6(а), 4.8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5766C651" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31594-2012 (п. 13.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD2E606" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="619DAB99" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="639B84EB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="604705BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB3D963" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/35.062, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A76782" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пневматическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3AB714" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8E2D5E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="626F4457" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="72E8581E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CCFF4B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6AE3F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB88784" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0833DED9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к гидравлическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F8E31A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 5.9.6, 5.9.7, 6.1.3, 6.1.6, 6.1.7, 6.1.9-6.1.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (п. 4.4.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2D4619" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56E6E4E7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="42B6A4F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56896DCF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7146823A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FED7B8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.121, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A67002" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4323BF1D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 18, 20, 23-26, 28, 36, 37, 65, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.1.14-6.1.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.3.2.1, 4.3.3.1, 4.3.3.2, 4.3.4, прил. С);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.14)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6792D3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (разд. 11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (п. 5.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="197899F2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5A1EF747" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E37F94" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79A24786" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="619EDC22" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="266FF951" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BC60A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 27250-97 (ИСО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3411-95);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.4.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.1, 4.2.2.6(е));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.1, 4.2.2.6(е))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D4EAC4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31594-2012 (пп. 3.6, 3.7, 5.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="143F43F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="54580087" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7101407F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="581442F1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C590CAB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F47ABED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к оборудованию кабины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9B7898" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.4.12, 6.4.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="366E1C5C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3942D7A7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="38F9AFCE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F19133C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1003B69F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7981B2B9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.121, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB24F8D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сиденью оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A2C73C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.2.2.4, 4.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 11112-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.2.4, 4.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC2421B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (пп. 3.1, 3.6, 3.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 5353-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="006EE2A6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="34BEF353" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDA3FD6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18CFDD6B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="796E2231" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/35.060, 28.30/35.062, 28.30/35.065, 28.30/35.070, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1122A737" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам микроклимата на рабочем месте оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7975B4BB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.4.5-6.4.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.2.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ ИСО 14269-2-2003 (пп. 8.2, 9.2, 10.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.2.4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A35C46" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31594-2012 (пп. 3.1, 13.4);</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ ISO 10533-2014 (разд. 6)</w:t>
+              <w:t>ГОСТ ИСО 14269-2-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 14269-5-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AC91685" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="1D17CA77" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="622C28F9" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="2C65F36A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D721FAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>4.4**</w:t>
+          <w:p w14:paraId="1C89848E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.18**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E3648A1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="62AF0769" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="238D0A0D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBC4073" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/08.153</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74C76C16" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+          <w:p w14:paraId="24017EE7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пыли в воздухе рабочего места оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="218A8041" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...35 lines deleted...]
-              <w:t>ГОСТ ISO 11850-2011 (пп. 4.1, 4.2.2.5, 4.2.2.6(d, e), 4.3(f));</w:t>
+          <w:p w14:paraId="686E38F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="678C156C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.15)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="041ECB32" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="67A871D3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E37F077" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2310DF99" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="595EA64E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/08.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1EE13E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание окиси углерода в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB3D85E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.4.17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54808DFA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 5.2.5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62D38529" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6BA3F7AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44239620" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="244327BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F583688" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/35.059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3630D413" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам вибрации, передаваемой оператору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A44C07C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 54);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.012-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.1.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9917E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31191.1-2004 (ИСО 2631-1:1997);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31192.2-2005 (ИСО 5349-2:2001);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 5.2.7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3613D7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="31420236" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C614FCA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3EA4D2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A45B4C0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/35.063, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3406E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к внутреннему освещению в кабине и наличию дополнительного освещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F903D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.4.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (пп. 4.6.1, 4.6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (пп. 4.6.1, 4.6.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71150C9E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 7.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 7.2.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F920E78" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4359B00D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5BABAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73D618C9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7781CA68" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.137, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493EED7E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к органам управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E29E267" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 13, 15, 16, 19, 22, 35; прил. 2 (СиСиММ) п. 3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.3.8, 2.3.10, 2.3.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26336-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 5.2, 6.6.1-6.6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13525-2012 (пп. 4.2.1, 4.2.3, 4.2.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10968-2013 (пп. 6.1, 6.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6682-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р ИСО 15078-2002;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DF44E8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31594-2012 (п. 6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 6.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B638106" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="43CBBD38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C3B9A3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.23**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09B59708" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="166FC834" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.137, 28.30/38.000, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59603281" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к лебедкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7E60DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 28, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26336-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34280-2017 (ISO 19472:2006) (пп. 6.1.1-6.1.4, 6.2-6.9, разд. 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10968-2013 (п. 6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 13857-2012 (табл. 1, 3, 4, 6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3457-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ ЕН 14861-2007 (пп. 4.1.2, 4.2.2.5, 4.2.2.6(d, e), 4.3(f))</w:t>
+              <w:t>ГОСТ ИСО 4254-4-2002;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="5967059E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5714F7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 3.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC2C49" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="46ACE3DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A26D8DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5AC073" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1795C2BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="675C80A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к руководству по эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C0AF7B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 11.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 13525-2012 (п. 6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1518E498" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="770645B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="60D5827F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AE1DE6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBDFC7D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="768C0BAB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A88B2A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к обзорности с рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEFC7C3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (пп. 6.4.10, 6.4.11, 6.4.13, 6.4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-5-2013 (разд. 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CF6745" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (разд. 8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-5-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B99D53" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="0FA90EEB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FC1A06" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="577F5ADB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCD5501" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/30.000, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F42F237" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к звуковой сигнализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6652DC34" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31595-2012 (п. 6.1.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9533-2012 (пп. 7.5, 8.1-8.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D6A7E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31594-2012 (пп. 3.1, 9.1);</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ 31594-2012 (п. 9.2.2)</w:t>
+              <w:t>ГОСТ ISO 9533-2012 (разд. 4-6, пп. 7.1-7.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="604F6D97" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF35FA5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="4D9E9628" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="18089770" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="532CC09B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>4.5**</w:t>
+          <w:p w14:paraId="63ADF5E8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.27**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76E5E694" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...779 lines deleted...]
-          <w:p w14:paraId="604705BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="23BFA963" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB3D963" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.30/11.116, 28.30/35.062, 28.30/39.000</w:t>
+          <w:p w14:paraId="0AD20838" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/38.000, 28.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A76782" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к пневматическим системам</w:t>
+          <w:p w14:paraId="36920A3C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к тормозным системам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3AB714" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...14 lines deleted...]
-              <w:t>ГОСТ ISO 4414-2016</w:t>
+          <w:p w14:paraId="1B9F7AFD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11169-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11512-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ ISO 3450-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8E2D5E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...259 lines deleted...]
-          <w:p w14:paraId="4D6792D3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="503DF18F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31594-2012 (разд. 11);</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ EN 13525-2012 (п. 5.3)</w:t>
+              <w:t>ГОСТ 31594-2012 (п. 13.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11169-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11512-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="197899F2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="7368D6E2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Отдел испытаний машин (ул. 5-ый км МКАД, 23, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="5A1EF747" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="7EFDE276" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73E37F94" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>4.14**</w:t>
+          <w:p w14:paraId="1CA65691" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.28**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79A24786" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="3453B8F7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEBAFBB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="266FF951" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+          <w:p w14:paraId="0EC13DCD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30BC60A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...42 lines deleted...]
-              <w:t>СТБ ЕН 14861-2007 (пп. 4.2.1, 4.2.2.6(е))</w:t>
+          <w:p w14:paraId="266CA309" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11850-2011 (п. 4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ЕН 14861-2007 (п. 4.10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45D4EAC4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...14 lines deleted...]
-              <w:t>ГОСТ 31594-2012 (п. 5.1)</w:t>
+          <w:p w14:paraId="30B767A3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31594-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31594-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="143F43F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="070FAA1E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="54580087" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="1A595813" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7101407F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>4.15**</w:t>
+          <w:p w14:paraId="6CE5D774" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.29**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="581442F1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...1653 lines deleted...]
-          <w:p w14:paraId="23BFA963" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="48877074" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD20838" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...327 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0EF200F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.30/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="751BA9A4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Уровень звука на рабочем месте оператора</w:t>
@@ -11522,86 +11141,73 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="597FC29F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 52);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13525-2012 (п. 4.4.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="155A38C3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31275-2002 (ИСО 3744:1994) =СТБ ГОСТ Р 51401-2001 (ИСО 3744-94);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13525-2012 (п. 5.5, прил. В пп. В.3-В.8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41405300" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="63342CC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F12100A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -11765,88 +11371,101 @@
               </w:rPr>
               <w:t>Требования к устойчивости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5397B59E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 27; прил. 2 (СиСиММ) п. 11);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13525-2012 (п. 4.3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 11850-2011 (п. 4.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ЕН 14861-2007 (п. 4.13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7E1F5DD0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31594-2012 (разд. 10);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13525-2012 (п. 5.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="145EF897" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="12BFC039" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="596046EE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -12112,176 +11731,162 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59E9DB72" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B94799B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.99/11.116, 28.99/29.061, </w:t>
+              <w:t>28.99/11.116, 28.99/29.061, 28.99/29.121, 28.99/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0A1D4F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="411305B0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30, 31, 36-45, 50; прил. 2 (СиСиММ) п. 13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16215-80 (пп. 3.9, 3.22);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18962-97 (пп. 5.1.11, 5.5.3, 5.5.4, 7.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 29249-2001 (ИСО </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>28.99/29.121, 28.99/39.000</w:t>
-[...67 lines deleted...]
-              <w:t>ГОСТ 29249-2001 (ИСО 6055-97) (пп. 3.1, 3.2, 4.4);</w:t>
+              <w:t>6055-97) (пп. 3.1, 3.2, 4.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 12.2, 12.3, 12.4.1-12.4.3, 12.6, 13.3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31608-2012 (п. 6.8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11CE0E4D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24282-97 (п. 5.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.8.7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 29249-2001 (ИСО 6055-97) (пп. 4.1-4.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="29075FE3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="28C27890" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="78A6A304" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -12571,56 +12176,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 16215-80 (пп. 3.8, 3.12);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 10.1.1.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="36EB14E6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="738D8D4C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -12685,87 +12284,94 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="39BB8947" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.1.7, 3.7, 3.9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (пп. 3.14, 3.15);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18962-97 (пп. 5.2.2-5.2.6, 7.2, 7.8-7.11);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 5.3, 10.1.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A8E3A3D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24282-97 (п. 5.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.5.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D5D2101" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="1D052185" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21260222" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -13071,74 +12677,66 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 28, 66);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18962-97 (п. 5.4.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24366-80 (пп. 1.1, 1.2, 3.1, 3.3, 3.4, 7.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 30871-2002 (ИСО </w:t>
-[...6 lines deleted...]
-              <w:t>3691:1980) (пп. 5.2, 11.1.1.5)</w:t>
+              <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 5.2, 11.1.1.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63A26CB5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24366-80 (п. 6.2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24366-80 (п. 6.2.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69315715" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="3749C867" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4363BE58" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -13196,108 +12794,122 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E604922" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 8, 18, 20, 23-26, 28, 31, 36, 37, 47, 65, 66);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (пп. 2.1.6, 2.1.9, 2.4.1, 2.4.2, 2.4.4, 2.4.6, 3.7, 3.18-3.20);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 18962-97 (пп. 5.4.3-5.4.7, 5.4.9, 7.19);</w:t>
+              <w:t>ГОСТ 18962-97 (пп. 5.4.3-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.4.7, 5.4.9, 7.19);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 11.1.1.6, 11.1.2.1, 11.1.2.2, 11.2.1, 11.4.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EE26B80" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.1.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (пп. 5.7.2, 5.7.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.7.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.7.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24282-97 (пп. 5.7.3, 5.7.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2F42F8A6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="277773FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2499F7ED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -13610,73 +13222,66 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E1CDAB3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (п. 3.22);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 13.3.2, 13.3.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63FEFC29" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24282-97 (п. 5.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="481CA9E7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7AADF83D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="675A58FF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -13768,50 +13373,51 @@
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="735E108D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7DA89E7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F1948A6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.16**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0804F854" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="41B750E8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/29.061, 28.99/39.000</w:t>
             </w:r>
@@ -14010,73 +13616,66 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 22615-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 25940-83 (ИСО 3287-78);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 8.4, 8.5, разд. 9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31608-2012 (пп. 3.3, 6.1-6.4, 6.6, 6.7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4D096218" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (пп. 5.8.2, 5.8.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7C050955" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -14148,80 +13747,88 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (пп. 3.22, 3.23);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (пп. 13.3.4, 13.4);</w:t>
+              <w:t xml:space="preserve">ГОСТ 30871-2002 (ИСО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3691:1980) (пп. 13.3.4, 13.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31202-2003 (п. 7.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31608-2012 (п. 7.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="707E8D59" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31202-2003 (пп. 7.2-7.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31608-2012 (пп. 7.2-7.6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42017935" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="068AF2E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="364900E5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -14578,173 +14185,149 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (п. 2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18962-97 (п. 5.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 30868-2002 (ИСО </w:t>
-[...6 lines deleted...]
-              <w:t>6292:1996);</w:t>
+              <w:t>ГОСТ 30868-2002 (ИСО 6292:1996);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (п. 7.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 51348-99 (ИСО 6292-96)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A715AF7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24282-97 (п. 5.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30868-2002 (ИСО 6292:1996) (пп. 3.3, 3.4, 4.2, 4.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ Р 51348-99 (ИСО </w:t>
-[...6 lines deleted...]
-              <w:t>6292-96) (пп. 3.3, 3.4, 4.2, 4.3)</w:t>
+              <w:t>ГОСТ Р 51348-99 (ИСО 6292-96) (пп. 3.3, 3.4, 4.2, 4.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79BB9197" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Отдел испытаний машин </w:t>
-[...6 lines deleted...]
-              <w:t>(ул. 5-ый км МКАД, 23, г. Минск);</w:t>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="69F65CB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C723BA0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.22**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="45666ECC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="05B563C0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/35.067</w:t>
@@ -14764,50 +14347,56 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Уровень звука на рабочем месте оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6475C90A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 6, 52);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.1.003-83;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16215-80 (п. 3.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18962-97 (п. 7.17);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14815,50 +14404,51 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30871-2002 (ИСО 3691:1980) (п. 13.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31608-2012 (п. 8.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15AE8237" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 23941-2002;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24282-97 (п. 5.11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="62C63BF0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
@@ -15200,1585 +14790,1583 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к системам доступа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0E2D4F02" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 33, 60, 61, 64; прил. 2 (СиСиММ) пп. 17, 27);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (пп. </w:t>
-            </w:r>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (п. 3.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.120-2015 (пп. 3.5, 3.8, 4.5, 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 4.5, 4.6, 5.1.1, 5.1.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3CC050" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.5.1.2.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.5.1.2.5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AAACEE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="573FD88E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F670EF9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.1.7, 2.2.3);</w:t>
-[...27 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.10)</w:t>
+              <w:t>6.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB62B9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB42FFB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA17318" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности транспортирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C9416C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 11; прил. 2 (СиСиММ) пп. 5, 14, 23);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 7.1-7.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26336-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 5.2, 6.2.1.2, 6.3, 6.5, 8.3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ЕН 745-2004 (п. 4.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.2.2, 4.4.5, 4.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3CC050" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="44DFC70B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26025-83 (п. 4.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57E3BFBF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="1B6738CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47639514" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="525B03C5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08AC7ECD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8936F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="170EA04A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 1, 7, 12, 33, 39, 62, 63, 67);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 3.9, 6.6, 6.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26336-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 4.8, 4.12, 4.14.1, 4.14.2, 5.4.1, 5.4.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.9.1, 4.13)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2727E258" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 п. 4.14.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40230AEF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5E454227" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FB29B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7BA352" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51358530" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.121, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D435AC8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFE640D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50; прил. 2 (СиСиММ) пп. 16, 17, 22);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 6.8, 6.9, 6.16, 6.22);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.062-81;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 4.7, 5.5, 6.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ЕН 745-2004 (пп. 4.2.1, 4.3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.8.2, 4.8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="195125CF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.5.1.2.4);</w:t>
-[...12 lines deleted...]
-              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.5.1.2.5)</w:t>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.7.1, 4.7.2, прил. С)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59243D01" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="623878CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2207B680" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF1084C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D7FD23" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A170407" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="500251FD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (п. 6.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 11684-2023;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 8.2, 8.3.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ЕН 745-2004 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.6.3, 4.8.4, 4.14.1, 4.14.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64AAACEE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...10 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="041041C3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB78A10" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="573FD88E" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="5A15760E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F670EF9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>6.2**</w:t>
+          <w:p w14:paraId="2B7F4D61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FB62B9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="4DC85436" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB42FFB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="19536A85" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.30/11.116, 28.30/29.061, 28.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA17318" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к безопасности транспортирования</w:t>
+          <w:p w14:paraId="302A2E0F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C9416C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...49 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.2.2, 4.4.5, 4.5)</w:t>
+          <w:p w14:paraId="5D35C2B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 28);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 5.1, 5.2, 5.5, 7.6, 7.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32431-2013 (ISO 16154:2005);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 5.1.7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.6.1, 4.6.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-          </w:tcPr>
-[...24 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="727B3147" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57E3BFBF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="7B1E7257" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="1B6738CF" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="2928DC78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47639514" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>6.3**</w:t>
+          <w:p w14:paraId="045EDA12" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="525B03C5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="45E095FE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08AC7ECD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="53E7069E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8936F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к безопасности технического обслуживания</w:t>
+          <w:p w14:paraId="60F5B0F7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="170EA04A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...42 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.9.1, 4.13)</w:t>
+          <w:p w14:paraId="4C92DE34" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (п. 3.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 5.1.3.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2727E258" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...14 lines deleted...]
-              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 п. 4.14.1)</w:t>
+          <w:p w14:paraId="39634F00" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40230AEF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="31DA923C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="5E454227" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="6CC343E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61FB29B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...8 lines deleted...]
-              <w:t>6.4**</w:t>
+          <w:p w14:paraId="1F9EA4D0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B7BA352" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="24258267" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51358530" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.30/11.116, 28.30/29.061, 28.30/29.121, 28.30/39.000</w:t>
+          <w:p w14:paraId="4E085DCB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/25.039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D435AC8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+          <w:p w14:paraId="32030D50" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFE640D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...49 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.8.2, 4.8.3)</w:t>
+          <w:p w14:paraId="3A22845D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 3.8, 6.3, 6.5-6.7, 6.10, 6.11, 6.13, 6.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (п. 5.4.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="195125CF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...21 lines deleted...]
-              <w:t>ГОСТ ISO 4254-1-2013 (разд. 7 табл. 1 пп. 4.7.1, 4.7.2, прил. С)</w:t>
+          <w:p w14:paraId="593CB681" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.19)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59243D01" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="09326116" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="623878CD" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="0804F459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2207B680" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>6.5**</w:t>
+          <w:p w14:paraId="1A102C77" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CF1084C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="79869257" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65D7FD23" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.30/11.116</w:t>
+          <w:p w14:paraId="3AA90DE4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A170407" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+          <w:p w14:paraId="0286A818" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к электробезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="500251FD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...56 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.6.3, 4.8.4, 4.14.1, 4.14.2)</w:t>
+          <w:p w14:paraId="02EB400B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 6.18-6.20);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 4.9, 5.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="041041C3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="160496A1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EB78A10" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="4913648B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="5A15760E" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="6619F8A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7F4D61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>6.6**</w:t>
+          <w:p w14:paraId="411E9F0C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.10**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DC85436" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="4EC86959" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="797E5AF0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F73A0B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E8C214" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ISO 4254-1-2013 (п. 8.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ЕН 745-2004 (п. 6.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="296A4505" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE69CCB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5ACABB92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D640D16" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5256BB3D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A007B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD1490B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EC2D72" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 18, 20, 23-26, 28, 36, 37, 65, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (п. 6.23);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 12525-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ЕН 745-2004 (п. 4.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.2.3, 4.4.2-4.4.4, 4.9.4, 4.9.6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D985165" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 12525-2012 (разд. 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17776783" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="38BF0B3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8AA59C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="180015C9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="565077C4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="680F796F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к силовым установкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B2925C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 17, 59; прил. 2 (СиСиММ) п. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 1.6, 2.3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.019-2015 (пп. 6.1, 6.2, 6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (пп. 5.1.8, 5.6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A590A3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07AAA66B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2FC3F7C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="141F4874" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2B5872" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19536A85" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...828 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0CECB9C6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.30/11.116, 28.30/35.062, 28.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="709FA8C9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к пневматическим системам</w:t>
@@ -16904,247 +16492,247 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28A143C6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.019-2015 (пп. 3.6, 6.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ ISO 4254-1-2013 (п. </w:t>
+              <w:t>ГОСТ ISO 4254-1-2013 (п. 4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (п. 4.4.6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB1CFBB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="397B19BE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="52375791" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A0F02B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="102A6C54" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="468A89AA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.30/11.116, 28.30/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD00C9C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07808BF3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.019-2015 (п. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4.10);</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (п. 4.4.6)</w:t>
+              <w:t>3.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.120-2015 (пп. 3.2-3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27250-97 (ИСО 3411-95);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.11.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB1CFBB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="6985A37F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
-[...150 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="46DE1E25" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="49E1138D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3027459F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -17333,253 +16921,268 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 20062-96 (пп. 4.1, 4.2, 4.4-4.9, 5.2, 5.3, 5.7, 8.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3776-1-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3776-2-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ ISO 4254-1-2013 (п. 5.1.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 4253-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.11.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC7BB61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20062-96 (пп. 7.2, 7.6, 7.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20062-96 (пп. 7.1-7.4, 7.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3776-2-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 5353-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="086C4079" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="3AD594B8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C28E45" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD8D658" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA3A950" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.30/11.116, 28.30/35.060, 28.30/35.062, 28.30/35.065, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ ISO 4254-1-2013 (п. 5.1.2);</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ Р 53489-2009 (пп. 4.1, 4.11.1)</w:t>
+              <w:t>28.30/35.070, 28.30/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA33682" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Требования к параметрам микроклимата на рабочем месте оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="196EE7E7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.120-2015 (пп. 3.9, 3.10, 6.1, 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 14269-2-2003 (пп. 8.2, 9.2, 10.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 53489-2009 (п. 4.11.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC7BB61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          <w:p w14:paraId="4EC3581E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 20062-96 (пп. 7.2, 7.6, 7.11);</w:t>
-[...150 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.14);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ИСО 14269-2-2003;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 14269-5-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37185083" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="378BA37B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EB73C99" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -17871,119 +17474,113 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63D66153" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 54);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.012-2004;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.019-2015 (п. 3.14);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4254-1-2013 (п. 4.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 53489-2009 (п. 4.11.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3260A6FD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (пп. 2.2.13.2, 2.2.13.4-2.2.13.14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40F2F8B9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="41D338A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="672A1524" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.22**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5479F0A0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65110F34" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.30/11.116, 28.30/35.063, 28.30/39.000</w:t>
             </w:r>
@@ -18292,197 +17889,206 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к руководству по эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5BB38FFA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4254-1-2013 (п. 8.1.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 53489-2009 (п. 4.14.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12A74E3A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3770C9D5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="32B90FF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61A0C27D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.25**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6F5229C5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E196E24" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>28.30/11.116, 28.30/29.040, 28.30/29.061, 28.30/39.000</w:t>
+              <w:t xml:space="preserve">28.30/11.116, 28.30/29.040, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>28.30/29.061, 28.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="70A3336A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Требования к опорным устройствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3FF86FA1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) пп. 15, 17);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ ISO 4254-1-2013 (пп. 6.2.1.2, 6.2.2, 6.2.3);</w:t>
+              <w:t xml:space="preserve">ГОСТ ISO 4254-1-2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(пп. 6.2.1.2, 6.2.2, 6.2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 53489-2009 (пп. 4.2.2, 4.2.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38DF52B9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28307-2013 (п. 6.3.14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6A7557E0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="1FB3558F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="00A5ECD8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -18930,116 +18536,103 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4181C0D3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.019-2015 (п. 3.17);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ Р 53489-2009 (п. 4.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29CF3FD6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.002.3-91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0ED0BEC6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="49E2A36D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="466C79EF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -19517,51 +19110,50 @@
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="201276E0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="35A3A207" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37E69ADC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="24CFC975" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Машины для строительства и ремонта дорог (дорожные фрезы, машины для уплотнения грунта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
@@ -19618,94 +19210,101 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.8, 6.1.11, 10.6, 11.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31548-2012 (п. 6.7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31556-2012 (п. 6.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 500-1-2014 (пп. 5.4, 5.9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 500-2-2014 (п. 5.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 500-4-2014 (п. 5.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 2867-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F5685F0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 500-1-2014 (разд. 6(с))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="155D416D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
@@ -19901,4185 +19500,4164 @@
               </w:rPr>
               <w:t>7.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1EDC8B2C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0DD3CFDC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.92/11.116, 28.92/29.061, </w:t>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D9D93B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F69A6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 1, 7, 12, 33, 39, 62, 63, 67);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.10-4.12, 11.1, 11.4-11.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (пп. 5.1.3, 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (пп. 5.1.3, 6.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 500-1-2014 (пп. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>28.92/29.121, 28.92/39.000</w:t>
-[...73 lines deleted...]
-              <w:t>ГОСТ EN 500-1-2014 (пп. 5.3.6, 5.4.2);</w:t>
+              <w:t>5.3.6, 5.4.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 2860-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ИСО 13333-2001 (разд. 4, 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6634EE81" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 500-1-2014 (разд. 6(с));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 13333-2001 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17AEA59B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4D393645" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F25B8E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1532D58D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A374A14" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1621C287" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28305FAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.5, 4.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (пп. 6.4-6.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.8, 5.10.2, 5.10.3, 5.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (пп. 5.9.1, 5.9.2, 5.12, 5.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 953-2014 (разд. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10570-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 13857-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3457-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D3573F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60C6FF33" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="42A5228B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E3E0BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F318D2D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B01BB01" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C701665" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4317CC13" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.2-3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 500-1-2014 (пп. 5.14.2, 5.14.3, 7.1, прил. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Е);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 7.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9244-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FCD544" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="388E3572" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="542EE379" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="542B0DF4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12C33338" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65909C32" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C5147C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAFCF95" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 28);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.5, 9.8, 10.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (пп. 6.5, 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8769-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12509-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BB6EC2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4694C3F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4FB451A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D985C1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24ED0D10" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="351AF162" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AB1CE2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к контрольным приборам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="707FF399" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 14, 21, 68, 69);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.3.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 6.1.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.6.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6011-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-2-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B12B31" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62D2E551" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5250EDC4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AC7B55" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0450A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9722A3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/25.039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34188661" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пожарной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE815CD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.5, 4.11, 12.1, 12.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="019915CB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68E5C8B0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="25A67AFC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BE57BE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7238B7D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F18634" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B63D4D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к электробезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A8698" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.1-9.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3940-2004 (пп. 4.3-4.5, 4.23, 4.24);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.16.1, 5.16.3-5.16.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ ISO 9247-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ МЭК 60204-1-2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA43F7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E5743" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5AC265F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC8E09F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5E341C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68021C37" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34016889" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35142198" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31548-2012 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 5.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10261-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6059852E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6557220E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="7CC7E818" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECE0692" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF136F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F98807" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E45460" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D85CCED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 18, 20, 23-26, 28, 36, 37, 65, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.6, 4.15, 10.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 5.1.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (пп. 5.1.3, 6.2, 6.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.3.1, 5.7.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (пп. 5.2, 5.7, 5.9.3, 5.9.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.7.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 13850-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41138913" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="257E63D0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="0E53E626" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1FD024" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B80AC74" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62649A88" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48893CAE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к силовым установкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E9C0EB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 17, 59; прил. 2 (СиСиММ) п. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 1.6, 2.3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.1-4.5, 4.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (пп. 6.5, 6.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31556-2012 (пп. 6.5, 6.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.4.1, 5.7.1-5.7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10264-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="499ACBD1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5289DF9A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5A9A0248" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B0F30E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76694337" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F447ABC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.062, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41254B8C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пневматическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED01E1D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.8, 4.14, 4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.11.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="212019BA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6787AA38" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="448CAC52" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61565920" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48A5F9B7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2269BA33" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D18EC66" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к гидравлическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5031F5E5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.9, 4.13-4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17411-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 5.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.11.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B34129" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22D79C1C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="1FC8D1A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BBB0EF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="327FB749" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A74C06" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="751C8095" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="617DBE60" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.7, 6.1.9, 6.1.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27250-97 (ИСО 3411-95);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (пп. 6.3, 6.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.4.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFD5898" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="253C9264" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="61E99E0A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="761EFC61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC50ED9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD76D2E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02844918" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к оборудованию кабины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F4C6DB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.12, 6.1.16, 6.1.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.4.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="747D8EAF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD7B93A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="26F73137" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A60D9C5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="508F493C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F96781" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32047823" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сиденью оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="708199FF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.1-6.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (пп. 6.4, 6.8, прил. А);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ ИСО 11112-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FDD030" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 5353-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4228815A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="222B77AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7427C473" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34A855D5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F18F24" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.060, 28.92/35.062, 28.92/35.065, 28.92/35.070, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="260D2BDA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам микроклимата на рабочем месте оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62580084" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 8.4.1, 8.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.4.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000 (пп. 7.2, 8.2, 9.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6518BC3D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-3-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00FA6CC5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="61CB6C80" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="789A9424" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D32172F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B05019" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FDA9BF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пыли в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1965D5FC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.12)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CEF6F7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.15)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08E55A72" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2E4DF481" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="540E6754" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="479EF2E2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D89B1F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC3D7FF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание окиси углерода в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7341FC0B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.12)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="456F2ADB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54CBECF2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5A2D8A71" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA9C49D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE8AD61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F501CE9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/35.059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F71D2BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам вибрации, передаваемой оператору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE6A10" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 54);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.012-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.18.4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A27B3A5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31193-2004 (ЕН 1032:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30236D86" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="7D69392E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2024E5F2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42964709" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A30011C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.063, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA744AC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к внутреннему освещению в кабине и наличию дополнительного освещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3202487C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.15, 9.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.2, 5.4.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA39A43" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B61AE51" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="22255C94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C39F28" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.23**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13BDAEB4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE3FBD1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.137, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B406541" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к органам управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="307950D8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 13, 15, 16, 19, 22, 35; прил. 2 (СиСиММ) п. 3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.3.8, 2.3.10, 2.3.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 5.1-5.4, 5.6-5.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21752-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21753-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22613-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22614-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22615-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-2-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6682-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="391F4D54" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E667B6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="31BE4B42" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5D5ABC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6E896B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="619AA905" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05531088" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к руководству по эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EADD5D2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 8.1, 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.18.3, 5.18.5, 7.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (разд. 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 7.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF0BDC4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27ACF84C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="362801EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5A0009" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53C04A09" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E52359" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B89CC45" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к обзорности с рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="706E6315" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.5, 6.1.13, 6.1.14, 10.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (пп. 5.4.1, 5.6.2.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5006-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DC0BBF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5006-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BB869C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="35012E1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DE2F92" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61D3CB67" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="152F26AE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/30.000, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEBA924" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к звуковой сигнализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C4B24F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (пп. 6.5, 6.5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.14.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9533-2012 (пп. 7.5, 8.1-8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF92737" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t xml:space="preserve">ГОСТ EN 500-1-2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a));</w:t>
-[...6 lines deleted...]
-              <w:t>СТБ ИСО 13333-2001 (разд. 6)</w:t>
+              <w:t>ГОСТ ISO 9533-2012 (разд. 4-6, пп. 7.1-7.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17AEA59B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="34622A65" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="4D393645" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="2E6B020C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F25B8E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>7.4**</w:t>
+          <w:p w14:paraId="09533567" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.27**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1532D58D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...337 lines deleted...]
-          <w:p w14:paraId="12C33338" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="58347799" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65909C32" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+          <w:p w14:paraId="6FDD17D9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/38.000, 28.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77C5147C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+          <w:p w14:paraId="0FE8D5EC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к тормозным системам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAFCF95" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...63 lines deleted...]
-              <w:t>ГОСТ ИСО 12509-2000</w:t>
+          <w:p w14:paraId="72637C66" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.6, прил. Б);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.7.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (пп. 5.7.3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19BB6EC2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6DA841B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31548-2012 (прил. Б п. Б.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ EN 500-1-2014 (разд. 6(а))</w:t>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a, c));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4694C3F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AED588D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="4FB451A1" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="209655FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D985C1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>7.7**</w:t>
+          <w:p w14:paraId="5A3A64B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.28**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24ED0D10" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="0D35CE71" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="351AF162" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="643D8D5B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65AB1CE2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к контрольным приборам</w:t>
+          <w:p w14:paraId="2864C0C4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="707FF399" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...69 lines deleted...]
-              <w:t>ГОСТ ISO 6405-2-2017</w:t>
+          <w:p w14:paraId="3C43D77A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77B12B31" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...15 lines deleted...]
-              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b))</w:t>
+          <w:p w14:paraId="11AE269C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(a, с));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (разд. 6(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ EN 12643-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62D2E551" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="610BE67E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="5250EDC4" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="0FC45C0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53AC7B55" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>7.8**</w:t>
+          <w:p w14:paraId="426D285E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.29**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B0450A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...431 lines deleted...]
-          <w:p w14:paraId="70DF136F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="70B2821A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38F98807" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.92/11.116, 28.92/39.000</w:t>
+          <w:p w14:paraId="0B360520" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57E45460" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+          <w:p w14:paraId="326F62D5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Уровень звука на рабочем месте оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D85CCED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...56 lines deleted...]
-              <w:t>ГОСТ ISO 13850-2016</w:t>
+          <w:p w14:paraId="762F66C8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 6, 52);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.003-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31548-2012 (п. 6.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31556-2012 (п. 6.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-1-2014 (п. 5.18.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-2-2014 (п. 5.17);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 500-4-2014 (п. 5.10.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-            <w:vMerge/>
-[...16 lines deleted...]
-          <w:p w14:paraId="1C1FD024" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+          </w:tcPr>
+          <w:p w14:paraId="13870BF5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7.12**</w:t>
-[...2736 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ EN 500-2-2014 (прил. А пп. А.3-А.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 500-4-2014 (прил. D пп. D.3-D.8, прил. E пп. Е.3-Е.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 11201-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3EE26EE0" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -24372,183 +23950,169 @@
           </w:tcPr>
           <w:p w14:paraId="445C7DFE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Машины для очистки дорожных покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B5A5AD5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.92/11.116, 28.92/29.061, 28.92/29.121, </w:t>
-[...6 lines deleted...]
-              <w:t>28.92/29.137, 28.92/39.000</w:t>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/29.137, 28.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="445B63E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Требования к системам доступа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0113D263" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 33, 60, 61, 64; прил. 2 (СиСиММ) п. 27);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.8, 6.1.11, 10.6, 11.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (п. 5.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 2867-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="707AC80D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13019-2012 (разд. 8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="31597B62" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="4935AB1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C51B213" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="05293808" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="19573611" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/11.116, 28.92/29.121, 28.92/39.000</w:t>
             </w:r>
@@ -24851,56 +24415,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 3.5, 4.7);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13019-2012 (пп. 5.2.1, 5.5.1(а), 5.5.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 953-2014 (разд. 6, 7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6051045D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1F215275" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -24965,50 +24523,56 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="64CCB7CF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 3.2-3.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.026-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (пп. 7.1, 8.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (пп. 5.2.1, 5.5.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -25229,56 +24793,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (п. 8.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (п. 5.1.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6011-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 6405-1-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6405-2-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1C166ABB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23094873" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -25350,50 +24908,56 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 4.5, 4.11, 12.1, 12.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23CD5CCA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="186D6CCE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="764CC473" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C7B0204" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -25707,51 +25271,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15C89107" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4A706779" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7A2C6CEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="57F73AE4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.12**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="429B15B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="529C1179" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4857378F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -25807,50 +25370,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43C5AD82" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="119E1F88" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="52B3B6E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="155C0670" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.13**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="066FA2AD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="03C06BDE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/11.116, 28.92/35.062, 28.92/39.000</w:t>
@@ -26255,56 +25819,50 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к оборудованию кабины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BE14403" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.12, 6.1.16, 6.1.17)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3BFB0919" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2898CE0A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="18A57C33" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E765659" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -26369,73 +25927,80 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 12);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.1-6.1.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ИСО 11112-2000;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ИСО 6683-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="73FB0211" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13019-2012 (разд. 8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 5353-2003;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ИСО 6683-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F8B28B4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
@@ -26755,73 +26320,66 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 59);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (п. 8.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13019-2012 (п. 5.5.3(а))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61D6FB0D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.002-91 (п. 2.2.16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0F6A0AC7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="1CB6CE80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="210A58BE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -26886,73 +26444,81 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.012-2004;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (п. 8.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31544-2012 (разд. 5);</w:t>
+              <w:t xml:space="preserve">ГОСТ 31544-2012 (разд. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (п. 5.11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FB15F9C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31193-2004 (ЕН 1032:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42ADB2F2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="174B069C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C1CBD26" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -27250,56 +26816,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 21753-76;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 22613-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 22614-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 22615-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (пп. 3.3, 3.4, 4, 8.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (пп. 5.1.4, 5.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6405-1-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -27378,51 +26938,58 @@
           </w:tcPr>
           <w:p w14:paraId="7A582209" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к руководству по эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="221E9BCC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
+              <w:t xml:space="preserve">ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>68);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 8.1, 8.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (пп. 5.10.3, 6.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27698,51 +27265,50 @@
               <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="0AE9E931" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A8A7956" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.28**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D5D9D79" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3B6F24DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31E62081" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -27894,80 +27460,88 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 6, 52);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.003-83;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 12.2.011-2012 (п. 8.1);</w:t>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (пп. 6.1, 6.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13019-2012 (п. 5.10.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B0F35A1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 11201-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41895A59" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="0C096E0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="58EF446E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -28351,3440 +27925,3463 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51C765D8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 33, 60, 61, 64; прил. 2 (СиСиММ) п. 27);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.8, 6.1.11, 10.6, 11.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 2867-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="699ADE84" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="75575FFE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="76B89546" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A96506" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A954BEE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8EBE81" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2F3AEC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности транспортирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF44453" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 11; прил. 2 (СиСиММ) пп. 5, 14, 23);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.8, 6.1.11, 10.6, 11.2);</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ ISO 2867-2015;</w:t>
+              <w:t>3.8, 3.9, 13.1, 13.2, 13.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.7, 5.1.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10532-2000 (разд. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEE2720" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10532-2000 (п. 5.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="215FE3F3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6DEAE631" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2243A0E2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="177FBAB9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2AFCAA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2BB4BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к безопасности технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC18C3A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 1, 7, 12, 33, 39, 62, 63, 67);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.10-4.12, 11.1, 11.4-11.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (п. 3.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.1.3(b));</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 2860-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="699ADE84" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="352D77B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C55AD6D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5D74699C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="678DDD76" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4875D4DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7398FE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC13465" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к защитным устройствам и ограждениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B03E4BA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 30-32, 36-45, 50);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.2, 2.1.5, 2.1.7, 2.1.8, 2.4.1-2.4.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.5, 4.7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.10, 5.4, 5.6, 5.7.1-5.7.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 953-2014 (разд. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 13857-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A8BD6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45836988" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="61B3A8C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56047264" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03A555AD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D47E2C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF96442" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C87FEA3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.2-3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (пп. 7.1, 8.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.5, 5.4, 5.7.4, 5.7.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9244-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="284071B5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B56F2F6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="0B742BEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="445E92DD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B350771" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B6E1E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="006C3651" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="526C647E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 28);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.5, 9.8, 10.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (разд. 9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8769-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23580FEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="046756A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="70D89846" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C5BBC1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76C0855F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52C97870" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="161E32E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к контрольным приборам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F92EBE9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 14, 21, 68, 69);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.3.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 6.1.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (п. 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6011-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-2-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6270FB05" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="235AE38F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2A561D95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40569F87" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5632DFAC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BBBD52" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/25.039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="555AEBF2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пожарной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1A982E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.5, 4.11, 12.1, 12.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="434CDA74" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76656164" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="4C22A41A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B9B877" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23E6972E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60429367" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="751DD27F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к электробезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14214A8D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 9.1-9.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3940-2004 (пп. 4.3-4.5, 4.23, 4.24);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6405-1-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C35B2CD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1319496D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="23F10F16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FE5A8D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23E4BCA6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1925F596" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="604B47B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к маркировке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="430A4717" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.9, разд. 8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C560582" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1E495C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="6D714565" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DC8F76" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3578A538" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="706718DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E315649" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему и сменному оборудованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C8085D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 18, 20, 23-26, 28, 36, 37, 65, 66);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.6, 4.15, 10.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (пп. 3.1, 3.2, 3.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.1, 5.1.2, 5.1.3(a, c, d, e), 5.1.4-5.1.6, 5.2.3.1, 5.7.4, 5.8.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65F58317" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16B3091C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="23D62D02" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8025CF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28374241" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF57919" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6633AAD7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к силовым установкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="672DF68F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 17, 59; прил. 2 (СиСиММ) п. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 1.6, 2.3.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.1-4.5, 4.13)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6958C0D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEAB95F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="54B68BFB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8961BE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3377A2D2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE223E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.062, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="266450BC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к пневматическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7179F637" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.8, 4.14, 4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 13021-2012 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.5.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE7857A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4414-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42F88FEF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="09689E54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A24F2F3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76893B27" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09AF3025" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D6C15A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к гидравлическим системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C45F3A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 4.9, 4.13-4.15);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.5.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D86237D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0C5013" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="32EF4C2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8EC38D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38F0B331" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="051736C5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="669CE07B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к рабочему пространству вокруг оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5CC260" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.7, 6.1.9, 6.1.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27250-97 (ИСО 3411-95);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 12508-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2099A1BD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40DE805D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="119D972E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="214A0C67" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30CA8BC8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6561529E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AB64DE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к оборудованию кабины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="074980F4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.12, 6.1.16, 6.1.17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29E4BE20" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="475E8EEB" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="46F71EBE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BD6FF6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D2FAC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="709AA443" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.121, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="779C82D1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сиденью оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A537C18" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.1-6.1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 11112-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCC7B68" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 5353-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ИСО 6683-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62A74B0D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5320563B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="116343E1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="282FD4F3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E092952" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.92/11.116, 28.92/35.060, 28.92/35.062, 28.92/35.065, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>28.92/35.070, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50830DB9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Требования к параметрам микроклимата на рабочем месте оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB2515E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 5; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (п. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 8.4.1, 8.5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000 (пп. 7.2, 8.2, 9.2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E850DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 10263-3-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ИСО 10263-4-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50727C88" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="633BA9D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A98F3B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78C9BA78" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E038062" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176113EF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пыли в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="024673B2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59; прил. 2 (СиСиММ) п. 26);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D12C28" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.15)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A97F916" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="3BADAA3B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EE9531" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15DE193F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="047B5252" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/08.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A11C266" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание окиси углерода в воздухе рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="665B75C7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 59);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.005-88 (прил. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC2525F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.2.002-91 (п. 2.2.16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02DEE2C1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="70E14F40" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1068620B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F860ADA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="245B1248" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/35.059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D919C4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к параметрам вибрации, передаваемой оператору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BE443A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 54);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.1.012-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (разд. 5);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="494C3E9C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31193-2004 (ЕН 1032:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0AC2D6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="014028A7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAA3D58" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34000C72" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EA4317" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="361C7C62" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к обзорности с рабочего места оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDC89D3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.5, 6.1.13, 6.1.14, 10.6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.1.8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A0613C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13021-2012 (разд. 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73BEFEC1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="76B89546" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="6AF8D91D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11A96506" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>9.2**</w:t>
+          <w:p w14:paraId="15644FEF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.23**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A954BEE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="445B3F52" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8EBE81" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.92/11.116, 28.92/29.121, 28.92/39.000</w:t>
+          <w:p w14:paraId="7B98F44E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/35.063, 28.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2F3AEC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к безопасности транспортирования</w:t>
+          <w:p w14:paraId="35E14FD2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к внутреннему освещению в кабине и наличию дополнительного освещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF44453" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...28 lines deleted...]
-              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.7, 5.1.9);</w:t>
+          <w:p w14:paraId="1FBFEBF4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.1.18);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.15, 9.7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20CBC01E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4395F585" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="2582F9AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AE19A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1B2012" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AA0471" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/29.061, 28.92/29.137, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79793BD6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к органам управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF98A50" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 13, 15, 16, 19, 22, 35; прил. 2 (СиСиММ) п. 3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.3.8, 2.3.10, 2.3.11);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 5.1-5.4, 5.6-5.12);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21752-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21753-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22613-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22614-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22615-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (пп. 3.3, 3.4, 4, 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.2.1, 5.2.2, 5.2.3.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6405-1-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ ИСО 10532-2000 (разд. 4)</w:t>
+              <w:t>ГОСТ ISO 6405-2-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6682-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EEE2720" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="123BE56C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDD2938" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="5E8140FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB11B65" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2174B85A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D11330" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D9DEA6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к руководству по эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="113F415A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 8.1, 8.2);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (пп. 5.1.3(f), 5.10.3, 7.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42BAD244" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="142159DD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0117" w14:paraId="3BC5DA4D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA6EB40" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="619BB8B6" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E09FC61" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/30.000, 28.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5023DC0B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к звуковой сигнализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABD84CA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 14);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 9.9);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 9533-2012 (пп. 7.5, 8.1-8.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="239BF75A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ ИСО 10532-2000 (п. 5.1)</w:t>
+              <w:t>ГОСТ ISO 9533-2012 (разд. 4-6, пп. 7.1-7.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="215FE3F3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="316CF37D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="6DEAE631" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="5020F1EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2243A0E2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>9.3**</w:t>
+          <w:p w14:paraId="30549849" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.27**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="177FBAB9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...395 lines deleted...]
-          <w:p w14:paraId="7B350771" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="3862F9F8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6B6E1E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>28.92/11.116, 28.92/29.061, 28.92/39.000</w:t>
+          <w:p w14:paraId="481C6394" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116, 28.92/38.000, 28.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="006C3651" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к номенклатуре и расположению внешних световых и световозвращающих приборов</w:t>
+          <w:p w14:paraId="0424FF5C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к тормозным системам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="526C647E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...28 lines deleted...]
-              <w:t>ГОСТ 8769-75</w:t>
+          <w:p w14:paraId="1A6510B1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 п. 18; прил. 2 (СиСиММ) пп. 6, 7);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ EN 13021-2012 (п. 5.1.8);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23580FEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="323E067B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 3450-2015</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="046756A8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B6EA9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Отдел испытаний машин (около д. Обчак, с/с Луговослободской, Минский район, Минская область)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="70D89846" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="2DB4C60F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02C5BBC1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>9.7**</w:t>
+          <w:p w14:paraId="1AEE1B91" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.28**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76C0855F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="3BA456ED" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52C97870" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="2AA7A65A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="161E32E3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...7 lines deleted...]
-              <w:t>Требования к контрольным приборам</w:t>
+          <w:p w14:paraId="7CA5A5E1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к системам рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F92EBE9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...49 lines deleted...]
-              <w:t>ГОСТ ISO 6405-2-2017</w:t>
+          <w:p w14:paraId="79D9AB1C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (п. 13.3);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6270FB05" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E865379" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 13021-2012 (разд. 6);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 5010-2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="235AE38F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="723D1DFF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0117" w14:paraId="2A561D95" w14:textId="77777777">
+      <w:tr w:rsidR="00CD0117" w14:paraId="65976D85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40569F87" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...8 lines deleted...]
-              <w:t>9.8**</w:t>
+          <w:p w14:paraId="0B1F0232" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.29**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5632DFAC" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
-[...323 lines deleted...]
-          <w:p w14:paraId="3578A538" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+          <w:p w14:paraId="3FA3FC59" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="706718DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
-[...2205 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="1114C76A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6532E241" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Уровень звука на рабочем месте оператора</w:t>
@@ -31857,50 +31454,51 @@
               <w:t>ГОСТ ISO 11201-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="07B5D41F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="31264ECD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D51735C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.30**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38C38DC7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4122E0C9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72166286" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -32273,80 +31871,73 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.7, 2.2.3);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.8, 6.1.11, 10.6, 11.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (п. 5.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 2867-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 12508-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30BDAA06" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (разд. 8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7730792D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Пономаренко, 7, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="6109EF36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -32428,66 +32019,73 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 3.8, 3.9, 13.1, 13.2, 13.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (пп. 5.10, 5.16);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6405-1-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ИСО 10532-2000 (разд. 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13F2CAF2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (разд. 8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 10532-2000 (п. 5.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="646064DA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="577642E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="552AD9A9" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -32730,142 +32328,148 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="62E56967" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="16097587" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="093AD7AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F8EF816" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>10.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD0568E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05957B74" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52ADB9E7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к сигнальным цветам и знакам безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC1A590" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 010/2011 (прил. 1 пп. 36, 70);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.003-91 (пп. 2.1.5, 2.4.10);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.2.011-2012 (пп. 3.2-3.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.026-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31544-2012 (пп. 7.1, 8.4);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ EN 13524-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10.5**</w:t>
-[...89 lines deleted...]
-              <w:t>ГОСТ EN 13524-2012 (пп. 5.5, 5.6, 5.16);</w:t>
+              <w:t>5.5, 5.6, 5.16);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 9244-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38F96C91" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53C6B5D7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
@@ -33165,56 +32769,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 51; прил. 2 (СиСиММ) п. 19);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.1.004-91 (пп. 2.1-2.3, 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.10, 2.1.16);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 4.5, 4.11, 12.1, 12.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7B8AE03C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="19C94DBE" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7CB61275" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="69B680CD" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -33279,51 +32877,58 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 46, 49; прил. 2 (СиСиММ) п. 18);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (пп. 2.1.11, 2.1.19.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.007.0-75 (пп. 3.1.5, 3.1.6, 3.7, 3.9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 12.2.011-2012 (пп. 9.1-9.4);</w:t>
+              <w:t xml:space="preserve">ГОСТ 12.2.011-2012 (пп. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.1-9.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 3940-2004 (пп. 4.3-4.5, 4.23, 4.24);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6405-1-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33683,107 +33288,94 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к пневматическим системам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="17B3A0D1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 4.8, 4.14, 4.15);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (п. 5.13.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4414-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="612D422C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (разд. 8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 4414-2016 (разд. 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2050806E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="35D5E971" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1BA4BC7A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -33825,94 +33417,107 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B326A55" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 8, 31, 47);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 4.9, 4.13-4.15);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31544-2012 (п. 3.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (п. 5.13.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4413-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2825E492" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 17108-86 (п. 2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (разд. 8);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 4413-2016 (разд. 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="50BE7687" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="1F601A2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A696A11" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -34251,51 +33856,50 @@
               <w:t>СТБ ИСО 6683-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="57E40DEA" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="66B2C0C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2A2F568F" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10.18**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="751872E7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45FD08A5" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/11.116, 28.92/35.060, 28.92/35.062, 28.92/35.065, 28.92/35.070, 28.92/39.000</w:t>
             </w:r>
@@ -34383,50 +33987,51 @@
               <w:t>ГОСТ ИСО 10263-4-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="428AECFF" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="2D3887AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="729ACA2A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.19**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="374AA3B8" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4577AA6D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/08.153</w:t>
             </w:r>
@@ -34796,89 +34401,81 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к обзорности с рабочего места оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FFDC8D7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 2 (СиСиММ) п. 2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 12.2.003-91 (п. </w:t>
-[...6 lines deleted...]
-              <w:t>2.2.1);</w:t>
+              <w:t>ГОСТ 12.2.003-91 (п. 2.2.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.5, 6.1.13, 6.1.14, 10.6);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 13524-2012 (пп. 5.2, 5.5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="460EDD9D" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (разд. 8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4358A408" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="66DB218A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30880A47" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -34929,50 +34526,56 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A91F306" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 п. 9);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.18);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 6.1.15, 9.7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1C24D68B" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4C475029" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="38AEF7EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FA29381" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -35208,56 +34811,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011 (прил. 1 пп. 4, 27, 29, 37, 53, 55, 68);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 1.4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (пп. 8.1, 8.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (пп. 5.18.3, 6.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41AE43D7" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="556D6246" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="7D590C65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F49CC9C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
@@ -35372,50 +34969,51 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. 5-ый км МКАД, 23, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="3240FDA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C3D8470" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.27**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F0E9F5E" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2F04BB75" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/11.116, 28.92/38.000, 28.92/39.000</w:t>
@@ -35729,73 +35327,66 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.003-91 (п. 2.1.13);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.2.011-2012 (п. 8.1);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31544-2012 (пп. 6.1, 6.2);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ EN 13524-2012 (п. 5.18.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5CCC9EB2" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 11201-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30F1083A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="3008BEA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C9D86B3" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -35885,50 +35476,51 @@
               <w:t>ГОСТ 31275-2002 (ИСО 3744:1994) =СТБ ГОСТ Р 51401-2001 (ИСО 3744-94)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A32F5B4" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD0117" w14:paraId="55EC96D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A86D25A" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.31**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="01409DB1" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00CD0117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="26EE3E5C" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.92/35.063</w:t>
             </w:r>
@@ -36490,56 +36082,54 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="035A4086" w14:textId="77777777" w:rsidR="00CD0117" w:rsidRDefault="00D44BB6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний машин (ул. Мира, 14, п. Привольный, Минский район, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5720D431" w14:textId="77777777" w:rsidR="004279AB" w:rsidRPr="004279AB" w:rsidRDefault="004279AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004279AB" w:rsidRPr="004279AB" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46100140" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57A48D09" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -36604,99 +36194,111 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C5E544B" w14:textId="77777777" w:rsidR="00D44BB6" w:rsidRDefault="00D44BB6">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
     </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
-</w:ftr>
-[...3 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="65F0F593" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7858C171" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="0004095B">
+        <w:p w14:paraId="7858C171" w14:textId="2C9DABF1" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="003A48A1" w:rsidP="0004095B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 2. Дата заседания ТКА: 28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -36845,91 +36447,129 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6809E6A9" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7E8402F9" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2A648D99" w14:textId="1D3DB90B" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="2A648D99" w14:textId="62E3DE30" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="003A48A1" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата заседания ТКА: 28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -37097,78 +36737,50 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45D45AAB" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D14FC22" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...26 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="008C6194" w14:paraId="2B2F5928" w14:textId="77777777" w:rsidTr="008977C0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
@@ -37183,212 +36795,297 @@
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="06FE8F21" w14:textId="702A0934" w:rsidR="008C6194" w:rsidRPr="00D44BB6" w:rsidRDefault="004279AB" w:rsidP="00D44BB6">
+        <w:p w14:paraId="06FE8F21" w14:textId="1973B658" w:rsidR="008C6194" w:rsidRPr="00D44BB6" w:rsidRDefault="004279AB" w:rsidP="00D44BB6">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D44BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
           <w:r w:rsidR="008C6194" w:rsidRPr="00D44BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
           <w:r w:rsidRPr="00D44BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
           <w:r w:rsidR="008C6194" w:rsidRPr="00D44BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve"> области аккредитации </w:t>
+            <w:t xml:space="preserve"> области аккредитации</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...64 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6EC58940" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00D44BB6" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D44BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.0092</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="527C2594" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="003A48A1" w14:paraId="13916E3E" w14:textId="77777777" w:rsidTr="00154131">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="67EA9992" w14:textId="77777777" w:rsidR="003A48A1" w:rsidRPr="003208AA" w:rsidRDefault="003A48A1" w:rsidP="003A48A1">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+            </w:pBdr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Открыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "АМКОДОР" - управляющая компания холдинга", исследовательск</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>ий</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> центр испытаний и доводки машин</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2E126AA1" w14:textId="77777777" w:rsidR="003A48A1" w:rsidRPr="002317A4" w:rsidRDefault="003A48A1" w:rsidP="003A48A1">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003208AA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.0092</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="402F252D" w14:textId="63570A94" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -38815,119 +38512,121 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="0004095B"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000C4DD9"/>
     <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E0AD2"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="003355B5"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A48A1"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004279AB"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
@@ -40728,65 +40427,60 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...5 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -41062,69 +40756,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>79</Pages>
-  <Words>13701</Words>
-  <Characters>78096</Characters>
+  <Words>13637</Words>
+  <Characters>77731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>650</Lines>
-  <Paragraphs>183</Paragraphs>
+  <Lines>647</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>91614</CharactersWithSpaces>
+  <CharactersWithSpaces>91186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>