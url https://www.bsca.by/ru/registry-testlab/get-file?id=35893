--- v0 (2025-11-02)
+++ v1 (2026-06-12)
@@ -811,215 +811,209 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E7494" w:rsidRPr="000F140B" w14:paraId="7E09062B" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="262" w:type="dxa"/>
           <w:trHeight w:val="2517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA2F6A2" w14:textId="5D225037" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FDC8DFA" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3F83AA" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EAAF469" w14:textId="108F6206" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F6F5075" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C6EA37E" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8316E0" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F118431" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="009D5E32">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1042,394 +1036,384 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2129"/>
       </w:tblGrid>
       <w:tr w:rsidR="00645C1C" w:rsidRPr="00E716FB" w14:paraId="0462B1F9" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="266"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B3E8C91" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A374B5" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EC14262" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="171C8265" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BC31989" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B76321" w14:textId="77777777" w:rsidR="000E7494" w:rsidRPr="00E716FB" w:rsidRDefault="000E7494" w:rsidP="0003561A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D234C4" w:rsidRPr="00E716FB" w14:paraId="70FB9809" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="386E0D28" w14:textId="086E5192" w:rsidR="00D234C4" w:rsidRPr="00E716FB" w:rsidRDefault="009B720E" w:rsidP="009B720E">
+          <w:p w14:paraId="386E0D28" w14:textId="7A48E22C" w:rsidR="00D234C4" w:rsidRPr="00E716FB" w:rsidRDefault="00B24346" w:rsidP="009B720E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B720E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ул. Металлургическая, д.10, 223070, </w:t>
+            <w:r w:rsidRPr="00B24346">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Металлургическая, д.24, корп.1, 223017, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009B720E">
+            <w:r w:rsidRPr="00B24346">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>аг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009B720E">
+            <w:r w:rsidRPr="00B24346">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009B720E">
+            <w:r w:rsidRPr="00B24346">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гатово</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009B720E">
-[...4 lines deleted...]
-              <w:t>, с/с Новодворский, Минский район, Минская область</w:t>
+            <w:r w:rsidRPr="00B24346">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, с/с Новодворский, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w14:paraId="1562991A" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59524DC9" w14:textId="36D6C22E" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="537C874B" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00D124E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции с естественным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="457EF7EE" w14:textId="71DD3683" w:rsidR="00982A84" w:rsidRPr="00E716FB" w:rsidRDefault="00982A84" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2519C8EF" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="693E434D" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
@@ -1451,51 +1435,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32FA2C1F" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A8CFF2" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2505"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические испытания:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B3E2AC4" w14:textId="1BC02205" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2505"/>
@@ -1544,51 +1527,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D124E9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>расход воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AEBBAD7" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.02.03-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="706BC091" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1668,51 +1650,50 @@
           <w:p w14:paraId="12153553" w14:textId="301459E6" w:rsidR="00D124E9" w:rsidRPr="00E716FB" w:rsidRDefault="00D124E9" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72FB769E" w14:textId="087F8F9A" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00DC3B31" w:rsidP="00CA76B1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 4.02.07-2024</w:t>
             </w:r>
             <w:r w:rsidR="00CA76B1" w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34027E31" w14:textId="4E63C9CC" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
@@ -1765,405 +1746,392 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w14:paraId="2ADC391F" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C55E477" w14:textId="67E43AA5" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="262A7D01" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B8ED05D" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="470A45B0" w14:textId="50DC3150" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-111"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70203EDC" w14:textId="29DCDDD4" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Кратность воздухообмена </w:t>
             </w:r>
             <w:r w:rsidR="00D124E9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>или количество удаляемого воздуха их помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20187A88" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7047988C" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">АМИ.МН </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="514FC616" w14:textId="192D0C8F" w:rsidR="00444E4C" w:rsidRPr="00E716FB" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0006-2021</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="66216994" w14:textId="70293765" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w14:paraId="78CAD389" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67805926" w14:textId="07A72B05" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41E8EC08" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01073D8A" w14:textId="77777777" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-102" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB3D7F5" w14:textId="18C2B786" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-102" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51709ECE" w14:textId="5B96C68A" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Геометрические размеры </w:t>
             </w:r>
             <w:r w:rsidR="00D124E9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сечений вентиляционного канала и геометрические параметры помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B575196" w14:textId="77777777" w:rsidR="00D124E9" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="688925A4" w14:textId="7BD51B57" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -2174,51 +2142,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проектная и эксплуатационная документация</w:t>
             </w:r>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F5DC10D" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRPr="00E716FB" w:rsidRDefault="00DC3B31" w:rsidP="00DC3B31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 4.02.07-2024</w:t>
             </w:r>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC3F447" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRPr="00E716FB" w:rsidRDefault="00DC3B31" w:rsidP="00DC3B31">
             <w:pPr>
@@ -2242,59 +2209,57 @@
               <w:t>Н</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38DB654D" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">АМИ.МН </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23052880" w14:textId="3A7F187E" w:rsidR="00444E4C" w:rsidRPr="00E716FB" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0006-2021</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7075F87D" w14:textId="7DC8FFAA" w:rsidR="00CA76B1" w:rsidRPr="00E716FB" w:rsidRDefault="00CA76B1" w:rsidP="00CA76B1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05C32E42" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRDefault="00E716FB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2304,171 +2269,167 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2129"/>
       </w:tblGrid>
       <w:tr w:rsidR="00496367" w:rsidRPr="00E716FB" w14:paraId="1395C396" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F827CCE" w14:textId="44A1944D" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BFAC0EF" w14:textId="1C38E594" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции и кондиционирования воздуха с принудительным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DC838FD" w14:textId="1C6C1A37" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-102" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
             <w:r w:rsidR="001678B1" w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CB8DA19" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики воздушных потоков в воздуховоде:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A93B245" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2538,51 +2499,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- давление вентилятора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="774F93DB" w14:textId="77777777" w:rsidR="00D124E9" w:rsidRDefault="00496367" w:rsidP="00D124E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D124E9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2593,177 +2553,171 @@
           <w:p w14:paraId="0D6990D8" w14:textId="42E82056" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E8D74AE" w14:textId="031B28D0" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A760D6D" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">АМИ.МН </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D915A8" w14:textId="0F90A0D0" w:rsidR="00444E4C" w:rsidRPr="00E716FB" w:rsidRDefault="00444E4C" w:rsidP="00444E4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0006-2021</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="25E66AA3" w14:textId="127DF725" w:rsidR="00204D0A" w:rsidRPr="00E716FB" w:rsidRDefault="00204D0A" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496367" w:rsidRPr="00E716FB" w14:paraId="53DC33FE" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F315EC5" w14:textId="58DD2F5C" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140D7406" w14:textId="78979B51" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (газоходы, дымовые каналы, дымовые трубы жилых, общественных, административных и производственных зданий, мини-котельных, котельных, газораспределительных подстанций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13F89D23" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111" w:firstLine="12"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B10B3A" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00E716FB">
             <w:pPr>
@@ -2783,96 +2737,94 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6328D674" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111" w:firstLine="12"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30B81CE6" w14:textId="18B1CF11" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Скорость </w:t>
             </w:r>
             <w:r w:rsidR="00D124E9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>движения воздуха</w:t>
             </w:r>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32A877F3" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.03.01-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040E7707" w14:textId="1743F2DD" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
@@ -2918,232 +2870,224 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22396797" w14:textId="6EF00C79" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="090998BD" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00444E4C" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">АМИ.МН </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074D514B" w14:textId="5DEDDB79" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00444E4C" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0006-2021</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0F47E300" w14:textId="3C61B604" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496367" w:rsidRPr="00E716FB" w14:paraId="506427F8" w14:textId="77777777" w:rsidTr="00E716FB">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77EE54EF" w14:textId="0C02269E" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D3D51BC" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6171E2" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111" w:firstLine="12"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047544FC" w14:textId="5E5AC17E" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00E716FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111" w:firstLine="12"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21E4270E" w14:textId="786188AD" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наличие тяги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42A71420" w14:textId="77777777" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2039-2010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59B8942D" w14:textId="77777777" w:rsidR="00D124E9" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -3156,51 +3100,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48BAFDB5" w14:textId="191977D7" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00D124E9" w:rsidP="00D124E9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38DFF733" w14:textId="77777777" w:rsidR="00D124E9" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2039-2010 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48A3D661" w14:textId="0AE61C7F" w:rsidR="00496367" w:rsidRPr="00E716FB" w:rsidRDefault="00496367" w:rsidP="00496367">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E716FB">
               <w:rPr>
@@ -3416,60 +3359,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государственного </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1D9B3F" w14:textId="51CCB6AD" w:rsidR="00E716FB" w:rsidRPr="001D02D0" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>предприятия «</w:t>
-[...8 lines deleted...]
-        <w:t>БГЦА»</w:t>
+        <w:t>предприятия «БГЦА»</w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3490,111 +3424,102 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC3B31">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Т.А</w:t>
-[...8 lines deleted...]
-        <w:t>.Николаева</w:t>
+        <w:t>Т.А.Николаева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6E7CE359" w14:textId="77777777" w:rsidR="00645C1C" w:rsidRPr="00645C1C" w:rsidRDefault="00645C1C" w:rsidP="00645C1C">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF3A328" w14:textId="77777777" w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidRDefault="0056070B" w:rsidP="00CC094B">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00CC094B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="454" w:bottom="1134" w:left="1701" w:header="709" w:footer="337" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27D5582B" w14:textId="77777777" w:rsidR="00CF541F" w:rsidRDefault="00CF541F" w:rsidP="0011070C">
+    <w:p w14:paraId="582372D1" w14:textId="77777777" w:rsidR="000B432C" w:rsidRDefault="000B432C" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EDC761E" w14:textId="77777777" w:rsidR="00CF541F" w:rsidRDefault="00CF541F" w:rsidP="0011070C">
+    <w:p w14:paraId="74FDF8BA" w14:textId="77777777" w:rsidR="000B432C" w:rsidRDefault="000B432C" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3638,60 +3563,88 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="7B1D3986" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00DC3B31">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1813"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E716FB" w:rsidRPr="00460ECA" w14:paraId="125BC4BE" w14:textId="77777777" w:rsidTr="00D2404A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1EFCE3F3" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00B453D4" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -3897,50 +3850,64 @@
           </w:r>
           <w:r w:rsidRPr="007624CE">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="08089BB1" w14:textId="7B6CD566" w:rsidR="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1813"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E716FB" w:rsidRPr="00460ECA" w14:paraId="648E6920" w14:textId="77777777" w:rsidTr="00D2404A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
@@ -4158,96 +4125,78 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1943937B" w14:textId="77777777" w:rsidR="00645C1C" w:rsidRPr="00CC094B" w:rsidRDefault="00645C1C" w:rsidP="00CC094B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67FD7CA9" w14:textId="77777777" w:rsidR="00CF541F" w:rsidRDefault="00CF541F" w:rsidP="0011070C">
+    <w:p w14:paraId="35B042AD" w14:textId="77777777" w:rsidR="000B432C" w:rsidRDefault="000B432C" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="727F1598" w14:textId="77777777" w:rsidR="00CF541F" w:rsidRDefault="00CF541F" w:rsidP="0011070C">
+    <w:p w14:paraId="3C693805" w14:textId="77777777" w:rsidR="000B432C" w:rsidRDefault="000B432C" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:p w14:paraId="60160178" w14:textId="77777777" w:rsidR="00DC3B31" w:rsidRDefault="00DC3B31">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9628" w:type="dxa"/>
       <w:tblInd w:w="-130" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="816"/>
       <w:gridCol w:w="8812"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00D337DC" w14:paraId="314E5615" w14:textId="77777777" w:rsidTr="00E716FB">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="816" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -4382,328 +4331,306 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> к аттестату аккредитации № </w:t>
           </w:r>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>/112</w:t>
           </w:r>
           <w:r w:rsidR="00DC3B31">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-            <w:t>2.5447</w:t>
+            <w:t xml:space="preserve"> 2.5447</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="678C7A72" w:rsidR="00B53AEA" w:rsidRPr="00E716FB" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5021" w:type="pct"/>
       <w:tblInd w:w="-147" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="850"/>
       <w:gridCol w:w="1843"/>
       <w:gridCol w:w="711"/>
       <w:gridCol w:w="1841"/>
       <w:gridCol w:w="2408"/>
       <w:gridCol w:w="2129"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E716FB" w:rsidRPr="00E716FB" w14:paraId="2A3967E3" w14:textId="77777777" w:rsidTr="00D2404A">
       <w:trPr>
         <w:trHeight w:val="266"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="850" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="0274DBDE" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="58237CB5" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="711" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="64741A46" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1841" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5520DD33" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2408" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="68D2CB56" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2129" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="79CF8BF6" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="exact"/>
             <w:ind w:left="142"/>
             <w:jc w:val="center"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="13425F87" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9986" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="9090"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="00E74355">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -6287,79 +6214,80 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="43987493">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1004087880">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2104377429">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="955716324">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2113696235">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1006206068">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000B432C"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E7494"/>
     <w:rsid w:val="0010444B"/>
     <w:rsid w:val="001051CC"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="001132FB"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001678B1"/>
     <w:rsid w:val="00193FB5"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001C0433"/>
     <w:rsid w:val="001E4C65"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00204D0A"/>
     <w:rsid w:val="00212833"/>
@@ -6418,52 +6346,54 @@
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="0097207F"/>
     <w:rsid w:val="00982A84"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B720E"/>
     <w:rsid w:val="009C4D07"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009D5E32"/>
     <w:rsid w:val="009E2C22"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A55CEB"/>
     <w:rsid w:val="00A649C0"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AC52BE"/>
     <w:rsid w:val="00AC667B"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B03D7C"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B24346"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B50530"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00C05BCE"/>
     <w:rsid w:val="00C47E78"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CA76B1"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD326B"/>
     <w:rsid w:val="00CE6301"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00CF541F"/>
     <w:rsid w:val="00D124E9"/>
     <w:rsid w:val="00D234C4"/>
     <w:rsid w:val="00D35661"/>
     <w:rsid w:val="00D53F3B"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
@@ -8180,63 +8110,71 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F174DFE072E9421CBBD86666A29F6BA9"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7E9A7370-C5F5-4F8F-BFA9-F6F0DF669728}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -8553,108 +8491,98 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="00096F08"/>
     <w:rsid w:val="000D0987"/>
     <w:rsid w:val="00155B55"/>
     <w:rsid w:val="001D4206"/>
     <w:rsid w:val="001E2FA6"/>
     <w:rsid w:val="00232DC4"/>
     <w:rsid w:val="00333A58"/>
     <w:rsid w:val="003A26B9"/>
     <w:rsid w:val="004509DB"/>
     <w:rsid w:val="00474815"/>
     <w:rsid w:val="00491A2B"/>
     <w:rsid w:val="00494E91"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="00671740"/>
     <w:rsid w:val="006A78F9"/>
     <w:rsid w:val="007A2F97"/>
     <w:rsid w:val="007F7B3D"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00823CE0"/>
     <w:rsid w:val="00843CB1"/>
+    <w:rsid w:val="00865356"/>
     <w:rsid w:val="008B44EF"/>
     <w:rsid w:val="00911EDF"/>
     <w:rsid w:val="00952B6C"/>
     <w:rsid w:val="0098093B"/>
     <w:rsid w:val="00AC75CE"/>
     <w:rsid w:val="00AF628D"/>
     <w:rsid w:val="00B06BB9"/>
+    <w:rsid w:val="00B50530"/>
     <w:rsid w:val="00BA31E4"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00BF6C8A"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00CE51BF"/>
     <w:rsid w:val="00F46ABD"/>
     <w:rsid w:val="00FB23A2"/>
     <w:rsid w:val="00FD58DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
@@ -9488,69 +9416,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>396</Words>
-  <Characters>2260</Characters>
+  <Words>395</Words>
+  <Characters>2254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2651</CharactersWithSpaces>
+  <CharactersWithSpaces>2644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>