--- v0 (2025-12-10)
+++ v1 (2026-04-25)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -140,621 +141,615 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="827"/>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00205757" w14:paraId="10121CAC" w14:textId="77777777" w:rsidTr="008B4081">
+      <w:tr w:rsidR="004523D5" w14:paraId="6A395CB6" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5845C4" w14:textId="2CA1623A" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="4B2BCFBA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31792002" w14:textId="46421121" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="6ACCF28D" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECDC239" w14:textId="6F97F275" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="5381FF36" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A0C1DA" w14:textId="333D59AE" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="3D289B5A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60398410" w14:textId="53A646B2" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="59DC9247" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF2F661" w14:textId="77777777" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="7DE48BAD" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="198C38AD" w14:textId="7FE2A74C" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="43CF5C8A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3366F6AD" w14:textId="35391A6D" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+          <w:p w14:paraId="051DFB2B" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="009910C0" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009910C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00DF6F66">
+    <w:p w14:paraId="35A6A5E2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="004523D5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="2105"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="2236"/>
         <w:gridCol w:w="2236"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2566"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023141F" w14:paraId="470753EC" w14:textId="77777777" w:rsidTr="00B9000F">
+      <w:tr w:rsidR="004523D5" w14:paraId="729B178D" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076E1F03" w14:textId="14D9A198" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="55369AEE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A86AD7" w14:textId="7C18F4B2" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="2AE26F68" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26178F27" w14:textId="64703E82" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="4BD8C58B" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DB84DC" w14:textId="411AE628" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="561F3A64" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3084E6E1" w14:textId="3FFC59B5" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="070FE074" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759A226C" w14:textId="4F0A520A" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="0722789E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35277D86" w14:textId="59FA28F1" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+          <w:p w14:paraId="5079FAE6" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="78FF9DB8" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="1351CE7B" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2B6131" w14:textId="1EF09E45" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="42E37FCC" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0452">
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00613B95">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70CDFC8E" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2CAA8D74" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Агрегаты </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>электронасосные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="295EBD50" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2601548A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>центробежные скважинные для воды</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3C9A8C" w14:textId="329164EE" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1C14EADB" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Агрегаты  бустерные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3601CF8A" w14:textId="0ED9C127" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="69829A4A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -782,506 +777,500 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E83C36F" w14:textId="52D39B9B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="5265F4B4" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Напорная характеристика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (эксплуатационная характеристика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B056A1E" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2C6985D8" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10428-89 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C4CE73" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="67406AE3" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6134-2007 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E30EB8A" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2D5161E1" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ 10.04714481.002-92</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C8FE33" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2624BF4B" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>РБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ACCC80A" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6ACB6FD1" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100016923.001-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D22F57C" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="198DA162" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ МЭК 60204-1-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31306552" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6974FB33" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31839-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28ABDB60" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="47D5C21F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 183-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640BAA85" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6E84FCFF" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.007.0-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E999672" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00110FC8" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7EEAA564" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00110FC8" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.007.1-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FED8584" w14:textId="552D5CFE" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0AD7D6C1" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.003-91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48556459" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="15567379" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF78FA3" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="309895C4" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.13.1.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B15AAF" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="68B64B81" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9906-2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 3.1.1.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7627ED18" w14:textId="4A4E29DE" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="347B82C2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BFB13E" w14:textId="371B3784" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="01541FBA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="2303E0A6" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="61BA4490" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16EBD399" w14:textId="2CC1B95B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="446B0918" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7631">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70214BBA" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="5948BCD7" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486312C9" w14:textId="79251F7B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="56816177" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
@@ -1305,297 +1294,291 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD4785F" w14:textId="2035A214" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3C84F882" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Энергетическая характеристика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (эксплуатационная характеристика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411A95B3" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="543E6ABE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44979E6D" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7991DADB" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A5882E" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6B85E99C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110FC8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.13.1.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F47B705" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0B5FEECD" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9906-2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 3.1.1.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EDCEEB" w14:textId="7465F23F" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7A58DBF3" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4527CD82" w14:textId="3665FEBA" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3DFB034C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="0511A9E0" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="540DC489" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79C4A68F" w14:textId="5201DE80" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="41E52CDE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0836A5C0" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0FF71159" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33817C82" w14:textId="7CB532E5" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="14614EDD" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
@@ -1620,299 +1603,293 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6E76D3" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="741B2B5B" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подача</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09926531" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="515B2F4E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5040B3BC" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="323296E2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED14B66" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="59D323E2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E468496" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="14146F65" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.7.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DEFB41" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6F022472" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9906-2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п. 3.1.1.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D3C1035" w14:textId="32594423" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+              <w:t>п. 3.2.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403D1071" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6446A415" w14:textId="01EA0243" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="01AC8F9A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="2FE1E61C" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="6F2BE0BD" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C59C4A" w14:textId="2AFD49B8" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2F39A173" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7009723C" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="50F395EA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35706035" w14:textId="4958EEBC" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2BCB0362" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1940,2184 +1917,2167 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73CB81E7" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="264D841F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Напор</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3327A733" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="06D2519D" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1346101E" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4D9197ED" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6143726D" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="657E3929" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7389B502" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3663C079" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.8.2.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E51868" w14:textId="04F1FFC5" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2BDBAEFC" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9906-2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п. 3.1.1.2</w:t>
+              <w:t>п. 3.2.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE60886" w14:textId="09656BE8" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="25D4C8E6" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="74280B83" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="62767247" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA6689B" w14:textId="685BF61B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0159B3EA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D07D913" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6957D838" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411F94C7" w14:textId="0CC5C527" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6A0ECFBB" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A290EB6" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="55443A1C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Коэффициент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="739B7F31" w14:textId="34260FAB" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="357623B5" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Полезного действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6B6008" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1044A0F0" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3333EBC3" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="33DEC3EC" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E86D1B" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="040EF913" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.13.2.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454FD5AB" w14:textId="14AE99C6" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4D75F431" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9906-2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п. 3.1.1.2</w:t>
+              <w:t>п. 3.2.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C4D4E5" w14:textId="20818440" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4125CEAC" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="6D425722" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="4291B0B8" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B780A67" w14:textId="45019272" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="750AE6CE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00613B95">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0733E125" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3E4564F2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C51061B" w14:textId="11C247A2" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="073E785A" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B642674" w14:textId="6542CE3E" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="029BBF69" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Масса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2418AA" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2C0AC0CA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEF09CC" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3392CE37" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6134-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FCF0D09" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="21FDF3BE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.12.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD31A96" w14:textId="4357B8D1" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="267C78BF" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00AFA465" w14:textId="23BB561B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1030FE1F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="25ACD45D" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="7F663ED4" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC8C085" w14:textId="7C9D98F3" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6A356B4B" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="398E6936" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1E61FE08" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27670D9E" w14:textId="7280512F" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="305B2DF5" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6434A291" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="34FEDA8F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции обмотки статора относительно корпуса</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37822770" w14:textId="3FB76DA3" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="30136F86" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172FC0A4" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="74AA3DC5" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF5DFE7" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4210A374" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00BA19B5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6FCA">
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60204-1-2020 п.18.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135B80C5" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA19B5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11828-86 п.6.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DFE1BF6" w14:textId="459B8B04" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
-[...41 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388371AD" w14:textId="64E30EE4" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3867C10F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="622A4AA3" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="11D1D502" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511642F1" w14:textId="47CC1DBC" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="108537D1" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E12E972" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="61BAF682" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1692A8B6" w14:textId="20F6EB78" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="5C8FD229" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5671207C" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="147E4F2E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление обмотки отдельных фаз статора</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="135F0FFB" w14:textId="3BB42D8A" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4CB05AD9" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F4DD0F" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="249A0715" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD1703A" w14:textId="0A43E3E6" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="440E78B6" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11828-86 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CB2A80" w14:textId="75BF2CCC" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7A39ADEA" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="02D8C5F6" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="1F84B681" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="399F141E" w14:textId="533F8B34" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="39E56FE4" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26D38CDB" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="32024037" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCF6BC0" w14:textId="05B9271E" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1B665546" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C657572" w14:textId="2B1E605F" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3FE2295C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность изоляции обмотки статора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B57884E" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="62597A79" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4763F860" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="1DBC5BCF" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00BA19B5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6FCA">
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60204-1-2020 п.18.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1AE499" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA19B5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11828-86 п.7.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2814F5C6" w14:textId="613C48E0" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
-[...41 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="472573D0" w14:textId="4226847F" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="48C09799" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="02DC6AF2" w14:textId="77777777" w:rsidTr="007C433D">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="45AE7224" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A15571" w14:textId="6DF46124" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="415A383F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7057BAAC" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3D2CAA5E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70A14487" w14:textId="70D1D0D4" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7590BE0C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C455B23" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4CD7D3C3" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Требования к </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796DA11A" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0EE3ADFE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>защитному заземлению</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75CEEC8B" w14:textId="4BC62CF3" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4F96AE0F" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E559A4B" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="62A0458C" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB73AF3" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="00DD1C30" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3998EC5E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00DD1C30" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.007.0-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="550CE438" w14:textId="6C5D397E" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3AB0AA31" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9C224A" w14:textId="5AB5D5AD" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="267DDDB0" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="7CFAA125" w14:textId="77777777" w:rsidTr="00BE2F01">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="3C2C064E" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:trPr>
           <w:trHeight w:val="1236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2768186F" w14:textId="742C98F2" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="505DBAAD" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F7E2507" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="36CF5265" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="055F5B0F" w14:textId="1D014E33" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4A98B479" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28.13/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D44B81" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="5F50603E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Класс агрегата по спосо</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>бу защиты человека от поражения</w:t>
             </w:r>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> электрическим током</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3634F5F0" w14:textId="5621ACBA" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="29892602" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28CBC777" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="0D83DB65" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAFDA74" w14:textId="64EC503B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="16845BCE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006473FD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.2.007.0-75 п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715C4CC9" w14:textId="0CD32A03" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="6EC2A475" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2F01" w:rsidRPr="005C1339" w14:paraId="26120E20" w14:textId="77777777" w:rsidTr="00B9000F">
+      <w:tr w:rsidR="004523D5" w:rsidRPr="005C1339" w14:paraId="25994517" w14:textId="77777777" w:rsidTr="00C54D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251C63AE" w14:textId="7E85F59E" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="7FFAA417" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D28CD1F" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="4D760AAE" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3151FFF8" w14:textId="4649871A" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="448486A8" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28.13/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5A18A" w14:textId="0DD0C0EC" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="2B2EC5E1" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6FCA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Непрерывность цепи защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BA2F9CE" w14:textId="3AEE5C80" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="3C6A2354" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66564965" w14:textId="3FCD1D6B" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4EDA1825" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00BA19B5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA19B5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA19B5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISO 9906-2015 </w:t>
-[...6 lines deleted...]
-              <w:t>п. 3.1.1.2</w:t>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDD19FC" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00BA19B5" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60204-1-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003AAA86" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA19B5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод 1 п.18.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174AA7BF" w14:textId="1BFF789A" w:rsidR="00BE2F01" w:rsidRPr="000A773D" w:rsidRDefault="00BE2F01" w:rsidP="00BE2F01">
+          <w:p w14:paraId="65AC7F37" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="000A773D" w:rsidRDefault="004523D5" w:rsidP="00C54D23">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Асаналиева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2F01">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 29, 220024, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E5F8DED" w14:textId="77777777" w:rsidR="00BE2F01" w:rsidRDefault="00BE2F01" w:rsidP="0032226B">
+    <w:p w14:paraId="03FC38A2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="004523D5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B387CF0" w14:textId="4BDE6899" w:rsidR="0032226B" w:rsidRDefault="0032226B" w:rsidP="0032226B">
+    <w:p w14:paraId="7E1557F2" w14:textId="77777777" w:rsidR="004523D5" w:rsidRDefault="004523D5" w:rsidP="004523D5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEBD720" w14:textId="79E0710D" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="0032226B" w:rsidP="0032226B">
+    <w:p w14:paraId="13DBC87E" w14:textId="77777777" w:rsidR="004523D5" w:rsidRPr="00C35CF2" w:rsidRDefault="004523D5" w:rsidP="004523D5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>* – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEBD720" w14:textId="39B40B8C" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="0032226B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00BE2F01">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="993" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55B137C0" w14:textId="77777777" w:rsidR="003D7F5A" w:rsidRDefault="003D7F5A" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -4188,50 +4148,64 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="10D1EC50" w14:textId="3C204FB9" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00613B95" w:rsidP="00222A33">
           <w:pPr>
             <w:tabs>
@@ -4473,50 +4447,64 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12873"/>
       <w:gridCol w:w="1697"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7AF49EE3" w14:textId="219E7798" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
@@ -4779,64 +4767,50 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70CAB312" w14:textId="77777777" w:rsidR="003D7F5A" w:rsidRDefault="003D7F5A" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0321279B" w14:textId="77777777" w:rsidR="003D7F5A" w:rsidRDefault="003D7F5A" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...12 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00E40ACC">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
@@ -4985,64 +4959,50 @@
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>0429</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="143D9474" w14:textId="77777777" w:rsidR="00932E74" w:rsidRPr="00932E74" w:rsidRDefault="00932E74" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...12 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12328"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="00613B95" w14:paraId="0171AF18" w14:textId="77777777" w:rsidTr="00374B5B">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
@@ -6778,50 +6738,51 @@
     <w:rsid w:val="00307B6F"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00320A2E"/>
     <w:rsid w:val="0032226B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00351B7B"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00387A3B"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003B56DD"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C3BB6"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003D7F5A"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004132C5"/>
     <w:rsid w:val="0042680F"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="004523D5"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5027"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00504C23"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005451E7"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00565738"/>
     <w:rsid w:val="00584860"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="005914A7"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005C1339"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005D772C"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
@@ -6908,50 +6869,51 @@
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7735D"/>
     <w:rsid w:val="00A85647"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B40F2E"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B83084"/>
     <w:rsid w:val="00B9000F"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC37FC"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD0746"/>
     <w:rsid w:val="00BE2F01"/>
     <w:rsid w:val="00C06729"/>
+    <w:rsid w:val="00C11F15"/>
     <w:rsid w:val="00C138B4"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C4782B"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C66E30"/>
     <w:rsid w:val="00C85CBC"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA13D5"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA3BE4"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D41FE9"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D56E60"/>
     <w:rsid w:val="00D715A8"/>
     <w:rsid w:val="00D876E6"/>
@@ -8701,57 +8663,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9027,69 +8989,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>359</Words>
-  <Characters>2049</Characters>
+  <Words>358</Words>
+  <Characters>2043</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2404</CharactersWithSpaces>
+  <CharactersWithSpaces>2397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>