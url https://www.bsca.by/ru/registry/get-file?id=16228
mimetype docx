--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -4093,53 +4093,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-380pt; top:-350pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1" stroked="f" filled="t">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4897" w:type="pct"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8181"/>
       <w:gridCol w:w="1747"/>
     </w:tblGrid>
     <w:tr w:rsidR="003911CB" w:rsidRPr="00113CEF" w:rsidTr="00592241">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4120" w:type="pct"/>
         </w:tcPr>
         <w:p w:rsidR="003911CB" w:rsidRPr="0015084D" w:rsidRDefault="003911CB" w:rsidP="003C130A">
           <w:pPr>
             <w:pStyle w:val="af6"/>
             <w:rPr>
               <w:sz w:val="20"/>