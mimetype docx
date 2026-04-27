--- v0 (2025-12-06)
+++ v1 (2026-04-27)
@@ -5240,53 +5240,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-380pt; top:-350pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1" stroked="f" filled="t">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="004818C0" w:rsidRPr="004818C0" w:rsidRDefault="00E363BD" w:rsidP="00E363BD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8188"/>
         <w:tab w:val="left" w:pos="8472"/>
       </w:tabs>
       <w:ind w:left="142" w:hanging="284"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:b/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
@@ -5453,53 +5458,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="004818C0" w:rsidRPr="004818C0">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>дата принятия решения</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="004818C0" w:rsidRDefault="004818C0">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-380pt; top:-350pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1" stroked="f" filled="t">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="00665D62" w:rsidRDefault="00E363BD" w:rsidP="00665D62">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8188"/>
         <w:tab w:val="left" w:pos="8472"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:b/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -5694,53 +5704,58 @@
     </w:r>
     <w:r w:rsidR="004818C0">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="004818C0" w:rsidRPr="004818C0">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t xml:space="preserve"> дата принятия решения</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="006E61D2" w:rsidRPr="004818C0" w:rsidRDefault="006E61D2" w:rsidP="004818C0">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-380pt; top:-350pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1" stroked="f" filled="t">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="006E61D2" w:rsidRPr="005128B2" w:rsidRDefault="006E61D2">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BD1CC7" w:rsidRDefault="00BD1CC7" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>